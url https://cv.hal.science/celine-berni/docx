--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -481,287 +481,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-large-scale motions in open-channel flow: Insights from velocity spectra, correlations, and structure functions</w:t>
+                <w:t xml:space="preserve">The streamgauging ruler: A low-cost, low-tech, alternative discharge measurement technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zampiron</w:t>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cerino</w:t>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Berni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.131887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0205033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560029v1</w:t>
+                <w:t xml:space="preserve">hal-04689875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The streamgauging ruler: A low-cost, low-tech, alternative discharge measurement technique</w:t>
+                <w:t xml:space="preserve">Very-large-scale motions in open-channel flow: Insights from velocity spectra, correlations, and structure functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Coz</w:t>
+                <w:t xml:space="preserve">A. Zampiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lagouy</w:t>
+                <w:t xml:space="preserve">B. Cerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pernot</w:t>
+                <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buffet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berni</w:t>
+                <w:t xml:space="preserve">V. Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 642, pp.131887. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689875v1</w:t>
+                <w:t xml:space="preserve">hal-04560029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and very large scale motions in open-channel flows over rough bed in the presence and absence of a mixing layer</w:t>
               </w:r>
@@ -3818,51 +3818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Flow Structures in Shallow Shear Flows behind a splitter plate over Smooth Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,51 +3948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4033,51 +4033,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of forced alternate gravel bars under unsteady flow: an eperimental investigation</w:t>
+                <w:t xml:space="preserve">Dynamics of forced alternate gravel bars under unsteady flow: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
@@ -4359,51 +4359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Transport Sédimentaire et Morphodynamique des rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.15</w:t>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Underwater Acoustics Conference and Exhibition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Skiathos, Greece. pp.749-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4889,152 +4889,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
+                <w:t xml:space="preserve">Measuring, computing and fingerprinting the suspended load fluxes of the Rhone River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Boudou</w:t>
+                <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chiaverini</w:t>
+                <w:t xml:space="preserve">M. Brattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dupuis</w:t>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585278v1</w:t>
+                <w:t xml:space="preserve">hal-01787303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser scanning method to characterize bed arrangement and its influence on incipient motion of gravel sediments</w:t>
               </w:r>
@@ -5139,152 +5139,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring, computing and fingerprinting the suspended load fluxes of the Rhone River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bescond</w:t>
+                <w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dugué</w:t>
+                <w:t xml:space="preserve">Martin Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brattier</w:t>
+                <w:t xml:space="preserve">Antoine Chiaverini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dabrin</w:t>
+                <w:t xml:space="preserve">Victor Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Queenstown, New Zealand</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787303v1</w:t>
+                <w:t xml:space="preserve">hal-01585278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the volume of a fine sediment deposit over a gravel bar during a flushing event</w:t>
               </w:r>
@@ -5510,260 +5510,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field experiment on the dynamics of fine and coarse sediments over a gravel bar in an alpine river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 8 p</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft - La Haye, Netherlands. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275256v1</w:t>
+                <w:t xml:space="preserve">hal-01362691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field experiment on the dynamics of fine and coarse sediments over a gravel bar in an alpine river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Camenen</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on River, Coastal and Estuarine Morphodynamics (RCEM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Iquitos, Peru. 4 p</w:t>
+              <w:t xml:space="preserve">36th IAHR world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362697v1</w:t>
+                <w:t xml:space="preserve">hal-01275256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
               </w:r>
@@ -5784,81 +5771,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft - La Haye, Netherlands. 9 p</w:t>
+              <w:t xml:space="preserve">9th Symposium on River, Coastal and Estuarine Morphodynamics (RCEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Iquitos, Peru. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362691v1</w:t>
+                <w:t xml:space="preserve">hal-01362697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-channel flow over longitudinal roughness transition from highly submerged to emergent vegetation</w:t>
               </w:r>
@@ -6205,433 +6205,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments on silt infiltration into a gravel bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computations of trapping coefficient for fine sediment infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Cohesive Sediment Transport Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.2</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603635v1</w:t>
+                <w:t xml:space="preserve">hal-01417301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of trapping coefficient for fine sediment infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory experiments on silt infiltration into a gravel bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands. 8 p</w:t>
+              <w:t xml:space="preserve">13th International Conference on Cohesive Sediment Transport Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417301v1</w:t>
+                <w:t xml:space="preserve">hal-02603635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rip current morphodynamics in a wave basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquefaction around coastal structure: role of soil gas content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on River, Coastal and Estuarine Morphodynamics, RCEM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santander, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">ICACM 2013 Mean-stress dependent materials Recent advances &amp; applications to natural risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599182v1</w:t>
+                <w:t xml:space="preserve">hal-00909147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefaction around coastal structure: role of soil gas content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Michallet</w:t>
+                <w:t xml:space="preserve">Rip current morphodynamics in a wave basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
+                <w:t xml:space="preserve">P. Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACM 2013 Mean-stress dependent materials Recent advances &amp; applications to natural risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">8th Symposium on River, Coastal and Estuarine Morphodynamics, RCEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santander, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909147v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry and Skewness in the bottom boundary layer : Small scale experiments and numerical model</w:t>
               </w:r>
@@ -7239,295 +7239,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t>
+                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Devers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Gauthier</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382016v1</w:t>
+                <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bardet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. EGU23-3462, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199599v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency and representativeness of suspended particulate matter time-integrative sampling in rivers using particle traps</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8119,51 +8119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcouSed: a software for acoustic inversion to compute concentrations of suspended sediments in rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9248,90 +9248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9405,51 +9405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9632,51 +9632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10081,51 +10081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Pugh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Karan Venayagamoorthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy K Gates" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-14420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04174-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271608v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022wr032341" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03340615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR029589" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrf.20078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.705957" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalla-Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.waves.25" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Catalano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rameliarison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergonzoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.structures.78" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barthelemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Pugh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Karan Venayagamoorthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy K Gates" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-14420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04174-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271608v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022wr032341" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03340615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR029589" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrf.20078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.705957" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalla-Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.waves.25" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Catalano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rameliarison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergonzoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.structures.78" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barthelemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>