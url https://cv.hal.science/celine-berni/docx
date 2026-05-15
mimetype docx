--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow turbulent mixing layers in open-channel flows</w:t>
+                <w:t xml:space="preserve">Closure to “A Novel and Enhanced Calibration of the Tilting Weir as a Flow Measurement Structure”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Proust</w:t>
+                <w:t xml:space="preserve">Joseph E. Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cérino</w:t>
+                <w:t xml:space="preserve">Subhas Karan Venayagamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Timothy K Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rastello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-025-10013-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151 (4), pp.07025004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-14420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890196v1</w:t>
+                <w:t xml:space="preserve">hal-05251395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure to “A Novel and Enhanced Calibration of the Tilting Weir as a Flow Measurement Structure”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow turbulent mixing layers in open-channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhas Karan Venayagamoorthy</w:t>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy K Gates</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bastien Cérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rastello</w:t>
+                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 151 (4), pp.07025004. </w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-14420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10652-025-10013-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251395v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative sampling of suspended particulate matter in rivers: assessing the grain-size dependent efficiency of passive particle traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,64 +773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zampiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -890,90 +890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel and Enhanced Calibration of the Tilting Weir as a Flow Measurement Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph E Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhas Karan Venayagamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy K Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rastello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 150 (2), pp.04023064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1375,77 +1375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow mixing layers over hydraulically smooth bottom in a tilted open channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir I Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 951, pp.A17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,51 +1492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Backscatter and Attenuation Due to River Fine Sediments: Experimental Evaluation of Models and Inversion Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,51 +1609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the bed surface impact low-magnitude bedload transport rates over gravel-bed rivers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristic time of sediment transport decrease in static armour formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of moderately sorted gravel at low bed shear stresses: The role of fine sediment infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,64 +2064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing layer development in compound channel flows with submerged and emergent rigid vegetation over the floodplains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2181,64 +2181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound channel flow with a longitudinal transition in hydraulic roughness over the floodplains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of horizontal pressure gradients on bed destabilization under waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sand infiltration into a gravel bed: a mathematical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2493,64 +2493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of bed friction and emergent cylinder drag in open channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro Suarez Atias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,340 +2725,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of three-dimensional intermediate beach morphodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Michallet</w:t>
+                <w:t xml:space="preserve">Surf zone cross-shore boundary layer velocity asymmetry and skewness: An experimental study on a mobile bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">H. Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrf.20078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2188 - 2200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909153v1</w:t>
+                <w:t xml:space="preserve">hal-01883852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surf zone cross-shore boundary layer velocity asymmetry and skewness: An experimental study on a mobile bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physical modeling of three-dimensional intermediate beach morphodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Michallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Barthélemy</w:t>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (4), pp.2188 - 2200. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.1045-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrf.20078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883852v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surf zone cross-shore boundary layer velocity asymmetry and skewness: An experimental study on a mobile bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (4), pp.2188-2200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrc.20125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909152v1</w:t>
@@ -3069,51 +3069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of surf zone sand bed dynamics under irregular waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,51 +3173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local processes of bed destabilization in the surf zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiment on rip current circulations over a moveable bed: Drifter measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of bed evolution at wave and tidal scales on Truc-Vert beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,51 +3572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcouSed: a software for acoustic inversion to compute concentrations of suspended-sediments in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the carbon footprint of a research lab: how to move from individual initiatives to collective actions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,64 +3831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Flow Structures in Shallow Shear Flows behind a splitter plate over Smooth Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir I Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenada, Spain. pp.1584-1589, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,51 +3935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Suspended Sediment Deposits over Floodplains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of forced alternate gravel bars under unsteady flow: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,64 +4143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Kelvin-Helmholtz instabilities in shallow mixing layers: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4251,51 +4251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving bedload rate prediction in gravel-bed rivers accounting for bed stability and large bedforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4480,51 +4480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting information on suspended sediments in a large river from acoustic backscatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4584,51 +4584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bed surface arrangement on bedload rate: Comparisons between loose, armored and water-worked beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4675,51 +4675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement de pièges à particules en conditions contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic measurement of suspended sediments in rivers: potential impact of air micro-bubbles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4889,320 +4889,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring, computing and fingerprinting the suspended load fluxes of the Rhone River</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dabrin</w:t>
+                <w:t xml:space="preserve">Laser scanning method to characterize bed arrangement and its influence on incipient motion of gravel sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadi Abderrezzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Queenstown, New Zealand</w:t>
+              <w:t xml:space="preserve">River Flow conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787303v1</w:t>
+                <w:t xml:space="preserve">hal-02605226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser scanning method to characterize bed arrangement and its influence on incipient motion of gravel sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. El Kadi Abderrezzak</w:t>
+                <w:t xml:space="preserve">Measuring, computing and fingerprinting the suspended load fluxes of the Rhone River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.7</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605226v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5395,90 +5395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D+ model for overbank flows with a transition bed friction - emergent rigid vegetation drag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5529,51 +5529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,64 +5857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-channel flow over longitudinal roughness transition from highly submerged to emergent vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,217 +6205,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of trapping coefficient for fine sediment infiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laboratory experiments on silt infiltration into a gravel bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands. 8 p</w:t>
+              <w:t xml:space="preserve">13th International Conference on Cohesive Sediment Transport Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417301v1</w:t>
+                <w:t xml:space="preserve">hal-02603635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments on silt infiltration into a gravel bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computations of trapping coefficient for fine sediment infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Cohesive Sediment Transport Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.2</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603635v1</w:t>
+                <w:t xml:space="preserve">hal-01417301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquefaction around coastal structure: role of soil gas content</w:t>
               </w:r>
@@ -6427,51 +6427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICACM 2013 Mean-stress dependent materials Recent advances &amp; applications to natural risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6496,64 +6496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rip current morphodynamics in a wave basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry and Skewness in the bottom boundary layer : Small scale experiments and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro Suarez Atias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,51 +6885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rameliarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bergonzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6993,51 +6993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation des sédiments en zone de déferlement : expériences de laboratoire en similitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7101,90 +7101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de la morphodynamique d'une plage barrée tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sables d'Olonne, France. pp.45</w:t>
@@ -7392,51 +7392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to collectively engage in reducing the carbon footprint of a research lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7552,51 +7552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7638,51 +7638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River restoration: a strategy to flush fine clogged sediments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration of silt-sized sediment in a gravel-bed channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7979,64 +7979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment bed destabilization induced by oscillating horizontal pressure gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8227,51 +8227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Forced Alternate Gravel Bars Under Unsteady Flow: an Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8341,51 +8341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale laboratory experiment of rip current circulations over a moveable bed: drifter measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8781,51 +8781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,51 +8873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des émissions de gaz à effet de serre RiverLy 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9047,51 +9047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9113,51 +9113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSR5 2018-2020 Etude et amélioration de l'efficacité d'échantillonnage des pièges à particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9229,310 +9229,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ZABR-OSR - Livrable action I.1 : Quantification de la charge sableuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607080v1</w:t>
+                <w:t xml:space="preserve">hal-02607083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZABR-OSR - Livrable action I.1 : Quantification de la charge sableuse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Launay</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02607083v1</w:t>
+                <w:t xml:space="preserve">hal-02607080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d’infiltration dans le Vieux Rhône de Miribel-Jonage. OSR4 | Action I.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9747,51 +9747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de mobilisation et de transport de sédiments dans la zone de déferlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENU041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9850,51 +9850,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les écoulements naturels à travers les vitres d’un canal : de l’utilité d’une telle pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics]. Lyon 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10081,51 +10081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Pugh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Karan Venayagamoorthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy K Gates" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-14420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04174-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271608v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022wr032341" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03340615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR029589" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrf.20078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.705957" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalla-Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.waves.25" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Catalano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rameliarison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergonzoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.structures.78" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barthelemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E. Pugh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Karan Venayagamoorthy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy K Gates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-14420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04174-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271608v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Pugh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022wr032341" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03340615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR029589" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.805" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrf.20078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.705957" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leckler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubarbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalla-Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3462" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908879v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.waves.25" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Catalano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rameliarison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergonzoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.structures.78" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barthelemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814282475_0122" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENU041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04564119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>