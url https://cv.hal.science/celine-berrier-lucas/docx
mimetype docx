--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -4516,51 +4516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CCCD0AC"/>
+    <w:nsid w:val="56E04C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>