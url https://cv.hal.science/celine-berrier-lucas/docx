--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -211,716 +211,833 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)justice épistémique à l’ère des transitions socioécologiques : perspectives critiques et engagées</w:t>
+                <w:t xml:space="preserve">RESISTING ACADEMIC CAPITALISM: AN ESSAY ON EPISTEMIC JUSTICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.4-11. </w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.8-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1522/revueot.v34n1.1910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/ror.211.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087107v1</w:t>
+                <w:t xml:space="preserve">hal-05599785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous avons rejeté votre manuscrit » : réflexions sur la production et la réception des décisions éditoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(In)justice épistémique à l’ère des transitions socioécologiques : perspectives critiques et engagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Blanchet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1522/revueot.v34n1.1910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052272v1</w:t>
+                <w:t xml:space="preserve">hal-05087107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décoloniser la RSE : perspectives plurielles. Introduction au numéro spécial « Décoloniser la RSE ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Nous avons rejeté votre manuscrit » : réflexions sur la production et la réception des décisions éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800604v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 ans de recherches sur les transitions socio-écologiques : bilan et propositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décoloniser la RSE : perspectives plurielles. Introduction au numéro spécial « Décoloniser la RSE ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ben Fekih Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Benouakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Blanchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (2)</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135096v1</w:t>
+                <w:t xml:space="preserve">hal-03800604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension : lorsque la syndémie enchevêtre Covid-19, recherche et urgence climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">15 ans de recherches sur les transitions socio-écologiques : bilan et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (1)</w:t>
+              <w:t xml:space="preserve">, 2021, 16 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871912v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE ALTERNATIVE À L'HÉGÉMONIE ANGLOPHONE : ENJEUX ET PROPOSITIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suspension : lorsque la syndémie enchevêtre Covid-19, recherche et urgence climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (3)</w:t>
+              <w:t xml:space="preserve">, 2021, 16 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135151v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">UNE ALTERNATIVE À L'HÉGÉMONIE ANGLOPHONE : ENJEUX ET PROPOSITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility before CSR : Practices at Aluminium du Cameroun (Alucam) from the 1950s to the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (2), pp.292-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00076791.2018.1427070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -930,1829 +1047,1829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Viens-donc faire de la réno ! » : pour une musarde méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les innovations sociales à l'épreuve des crises : foyers de résistance et de transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRiSES, Apr 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues scientifiques à l’épreuve du capitalisme académique : le cas d’une revue classée en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les innovations sociales à l'épreuve des crises : foyers de résistance et de transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRiSES, Apr 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative commons and Indigenous commons: creative resistance on unceded lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity that goes a long way</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2025, Athènes, Grèce, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session spéciale &amp;quot;Approches critiques en RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès du Riodd : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, Bruxelles (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activisme linguistique et études décoloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tello Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Benfekih Aissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans de savoirs pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS Congrès 90ème édition, May 2023, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic activism: Why intersectionality matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marginalised Gender Identities - How can Intellectual Activism transform Work and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gender, Work and Organization, Jun 2023, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session spéciale « Approches critiques de la RSE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès du Riodd : changer ou s'effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2023, Villeneuve d'Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser la RSE: retour d’expérience de constitution d’un numéro spécial d’une revue francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Benfekih Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tello Rozas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser la RSE : perspectives plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Benfekih Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benouakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 ème Congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Paris Sorbonne Business School, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolonizing Teaching: Insights from Corporate Social Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender, Work &amp; Organization 2022 - (Re)thinking business education: pedagogies for(from) diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la thèse aux publications. Comment valoriser et faire reconnaître sa recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat et développement durable : la société entrepreneuriale à l'épreuve de la crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD 16ème congrès, Sep 2021, Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note bleue: An historical approach of performative struggles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rainelli-Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizing in the Shadow of Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32nd EGOS Colloqium, Jul 2016, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological approach of corporate sustainability: Proposal for a shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche ontologique de la soutenabilité d'entreprise : Proposition pour un changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental dimension of CSR : Howard Bowen's blackout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EGOS Colloquium : design ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental dimension of CSR: Howard Bowen's blackout?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological approach of corporate sustainability: Proposal for a shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Responsibility Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VOIX DE LA FORÊT : LE BARRAGE HYDROÉLECTRIQUE BERSIMIS AU QUÉBEC DANS LES ANNÉES 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. pp.//</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of Greening : An illustration of the Bersimis hydro electric dam from 1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSAM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de pratiques pédagogiques. Du Québec vers la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur Les courants de la professionnalisation : enjeux, attentes, changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Angers, France. pp.450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2762,483 +2879,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)justice épistémique à l’ère des transitions socioécologiques : perspectives critiques et engagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), pp.4-11, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1522/revueot.v34n1.1910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Les Communs : un éclairage réflexif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (2), pp.3-9, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror192.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser la RSE : Perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Benfekih Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benouakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), pp.1-124, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser la RSE : perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Ben Fekih Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benouakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3248,719 +3365,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité Sociale de l'Entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe EYNAUD et Genauto CARVALHO DE FRANCA FILHO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'une autre gestion Inventaire théorique et pratique des transitions et des communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.383-389, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inachèvement de la décolonisation de la RSE: Retour d’expériences d’une coordination d’un numéro spécial dans une revue francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Benfekih Aissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir et pouvoir Justice épistémique et innovations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, 978-2-7605-6250-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralism and “Conscientização” in the Business Classroom and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforming Business Education for a Sustainable. Future Stories from Pioneers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781032591162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralism and &amp;quot;Conscientizaçaō&amp;quot; in the Business Classroom and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforming Business Education for a Sustainable Future Stories from Pioneers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, The Principles for Responsible Management Education Series, 9781032591162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire [Manager l'entreprise aux XXe et XXIe siècles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-362, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire [Manager l'entreprise au XIXe siècle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-132, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de verdissement dans l'entreprise hydro-électrique québécoise, Hydro-Québec. Le cas du barrage Bersimis à partir de 1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-ressources et écosystèmes‎ : enjeux sociétaux et pratiques managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-178, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de verdissement dans l'entreprise hydro-électrique québécoise, Hydro-Québec. Le cas du barrage Bersimis à partir de 1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-Ressources et écosystèmes Enjeux sociétaux et pratiques managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Septentrion, pp.167-179, 2012, capitalismes - éthique - institutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3970,100 +4087,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence de la dimension environnementale de la RSE : une étude historique franco-québécoise d'EDF et d'Hydro-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Dauphine - Paris IX, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA090039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01623041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4073,382 +4190,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le gender gap pour une transition durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hekimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.hbrfrance.fr/strategie/reduire-le-gender-gap-pour-une-transition-durable-60492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer au travail : pour un management inclusif et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Germe-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.hbrfrance.fr/management/cancer-au-travail-pour-un-management-inclusif-et-durable-60665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoles de management : quels enseignements pour une transition juste ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4 clés pour mobiliser vos salariés vers une transition durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023, https://theconversation.com/ecoles-de-management-quels-enseignements-pour-une-transition-juste-214766</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.hbrfrance.fr/strategie/4-cles-pour-mobiliser-vos-salaries-vers-une-transition-durable-60183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04793147v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 clés pour mobiliser vos salariés vers une transition durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écoles de management : quels enseignements pour une transition juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023, https://www.hbrfrance.fr/strategie/4-cles-pour-mobiliser-vos-salaries-vers-une-transition-durable-60183</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://theconversation.com/ecoles-de-management-quels-enseignements-pour-une-transition-juste-214766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052610v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04793147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4516,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56E04C33"/>
+    <w:nsid w:val="B5CBD490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4747,51 +4864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-berrier-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180576453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net/gt-riodd/crises-et-transitions-socio-ecologiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-de-l-organisation-responsable?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Berrier-Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramboarisata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v34n1.1910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Fekih Aissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benouakrim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135151v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Loison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrier-Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1427070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tello Rozas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Benfekih Aissi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rainelli-Weiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror192.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Transforming-Business-Education-for-a-Sustainable-Future-Stories-from-Pioneers/Irwin-Rimanoczy-Fritz-Weichert/p/book/9781032591162?srsltid=AfmBOopjYow_aZ_mme9GyY7jaQ4vNEGNPFYcaBucmNroQXVLceC3Z-NO" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hekimian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carteron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Germe-Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-berrier-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180576453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net/gt-riodd/crises-et-transitions-socio-ecologiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-de-l-organisation-responsable?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Berrier-Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramboarisata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.211.0008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v34n1.1910" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Fekih Aissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benouakrim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrier-Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1427070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tello Rozas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Benfekih Aissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rainelli-Weiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror192.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Transforming-Business-Education-for-a-Sustainable-Future-Stories-from-Pioneers/Irwin-Rimanoczy-Fritz-Weichert/p/book/9781032591162?srsltid=AfmBOopjYow_aZ_mme9GyY7jaQ4vNEGNPFYcaBucmNroQXVLceC3Z-NO" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hekimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carteron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Daudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Germe-Perez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>