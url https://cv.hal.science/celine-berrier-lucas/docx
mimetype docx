--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2648,165 +2648,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA VOIX DE LA FORÊT : LE BARRAGE HYDROÉLECTRIQUE BERSIMIS AU QUÉBEC DANS LES ANNÉES 50</w:t>
+                <w:t xml:space="preserve">The concept of Greening : An illustration of the Bersimis hydro electric dam from 1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. pp.//</w:t>
+              <w:t xml:space="preserve">IFSAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00675531v1</w:t>
+                <w:t xml:space="preserve">halshs-00675534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of Greening : An illustration of the Bersimis hydro electric dam from 1952</w:t>
+                <w:t xml:space="preserve">LA VOIX DE LA FORÊT : LE BARRAGE HYDROÉLECTRIQUE BERSIMIS AU QUÉBEC DANS LES ANNÉES 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSAM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">ASAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. pp.//</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00675534v1</w:t>
+                <w:t xml:space="preserve">halshs-00675531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de pratiques pédagogiques. Du Québec vers la France</w:t>
               </w:r>
@@ -4374,190 +4374,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 clés pour mobiliser vos salariés vers une transition durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écoles de management : quels enseignements pour une transition juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Ramboarisata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023, https://www.hbrfrance.fr/strategie/4-cles-pour-mobiliser-vos-salaries-vers-une-transition-durable-60183</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://theconversation.com/ecoles-de-management-quels-enseignements-pour-une-transition-juste-214766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052610v1</w:t>
+                <w:t xml:space="preserve">halshs-04793147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoles de management : quels enseignements pour une transition juste ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4 clés pour mobiliser vos salariés vers une transition durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Berrier-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023, https://theconversation.com/ecoles-de-management-quels-enseignements-pour-une-transition-juste-214766</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.hbrfrance.fr/strategie/4-cles-pour-mobiliser-vos-salaries-vers-une-transition-durable-60183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04793147v1</w:t>
+                <w:t xml:space="preserve">hal-05052610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4633,51 +4633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5CBD490"/>
+    <w:nsid w:val="BE42D608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4864,51 +4864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-berrier-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180576453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net/gt-riodd/crises-et-transitions-socio-ecologiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-de-l-organisation-responsable?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Berrier-Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramboarisata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.211.0008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v34n1.1910" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Fekih Aissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benouakrim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrier-Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1427070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tello Rozas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Benfekih Aissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rainelli-Weiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror192.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Transforming-Business-Education-for-a-Sustainable-Future-Stories-from-Pioneers/Irwin-Rimanoczy-Fritz-Weichert/p/book/9781032591162?srsltid=AfmBOopjYow_aZ_mme9GyY7jaQ4vNEGNPFYcaBucmNroQXVLceC3Z-NO" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hekimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carteron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Daudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Germe-Perez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-berrier-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-9935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180576453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riodd.net/gt-riodd/crises-et-transitions-socio-ecologiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-de-l-organisation-responsable?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Berrier-Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramboarisata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.211.0008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v34n1.1910" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Fekih Aissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benouakrim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berrier-Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1427070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tello Rozas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Benfekih Aissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rainelli-Weiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror192.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080983v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Transforming-Business-Education-for-a-Sustainable-Future-Stories-from-Pioneers/Irwin-Rimanoczy-Fritz-Weichert/p/book/9781032591162?srsltid=AfmBOopjYow_aZ_mme9GyY7jaQ4vNEGNPFYcaBucmNroQXVLceC3Z-NO" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01623041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA090039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hekimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carteron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Daudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Germe-Perez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>