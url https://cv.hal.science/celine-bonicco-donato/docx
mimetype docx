--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -4283,459 +4283,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect. Éléments de repère</w:t>
+                <w:t xml:space="preserve">Phénoménologie. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raveneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.25-29</w:t>
+              <w:t xml:space="preserve">, 2025, pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314794v1</w:t>
+                <w:t xml:space="preserve">hal-05314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t>
+                <w:t xml:space="preserve">Affect. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gaudin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.113-117</w:t>
+              <w:t xml:space="preserve">, 2025, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314696v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.31-35</w:t>
+              <w:t xml:space="preserve">, 2025, pp.113-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314804v1</w:t>
+                <w:t xml:space="preserve">hal-05314696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie. Éléments de repère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.107-112</w:t>
+              <w:t xml:space="preserve">, 2025, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314661v1</w:t>
+                <w:t xml:space="preserve">hal-05314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t>
               </w:r>
@@ -5057,51 +5057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D69B776"/>
+    <w:nsid w:val="9329490D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5288,51 +5288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-bonicco-donato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6552-441X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131733567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3251" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.136.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217300002158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/de-la-norme-du-gout/9782080257857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Se-mouvoir-et-etre-emu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Baudrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedi Baur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anthraclaste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/autour-du-traite-des-rites" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrolab.brussels/medias/1644487000-logbook-04-web.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.univ-paris1.fr/irjs-editions/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1125/9782706118234/voies-et-voix-du-handicap" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/gouverner-par-les-standards-et-les-indicateurs-2013-9782802736196.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/index.php?2868" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2798" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-bonicco-donato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6552-441X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131733567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3251" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.136.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217300002158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/de-la-norme-du-gout/9782080257857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Se-mouvoir-et-etre-emu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Baudrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedi Baur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anthraclaste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/autour-du-traite-des-rites" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrolab.brussels/medias/1644487000-logbook-04-web.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.univ-paris1.fr/irjs-editions/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1125/9782706118234/voies-et-voix-du-handicap" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/gouverner-par-les-standards-et-les-indicateurs-2013-9782802736196.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/index.php?2868" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2798" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>