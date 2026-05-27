--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -518,174 +518,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réconcilier la ville et la cité ?</w:t>
+                <w:t xml:space="preserve">De l'aura à l'atmosphère. Penser la dimension politique des paysages urbains avec Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, http://journals.openedition.org/cps/3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cps.3251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543565v1</w:t>
+                <w:t xml:space="preserve">hal-02397480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'aura à l'atmosphère. Penser la dimension politique des paysages urbains avec Walter Benjamin</w:t>
+                <w:t xml:space="preserve">Comment réconcilier la ville et la cité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://www.metropolitiques.eu/Comment-reconcilier-la-ville-et-la-cite.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cps.3251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397480v1</w:t>
+                <w:t xml:space="preserve">hal-02543565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres théoriques et sciences humaines : quelles leçons épistémologiques pour l'urbanisme et l'aménagement?</w:t>
               </w:r>
@@ -968,174 +968,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville comme forme de la vie moderne L'étranger et le passant dans la philosophie de Georg Simmel</w:t>
+                <w:t xml:space="preserve">Rôle social, représentation et mauvaise foi chez Erving Goffman. Variations sur un thème sartrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le monde social, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501170v1</w:t>
+                <w:t xml:space="preserve">hal-01493299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle social, représentation et mauvaise foi chez Erving Goffman. Variations sur un thème sartrien</w:t>
+                <w:t xml:space="preserve">La ville comme forme de la vie moderne L'étranger et le passant dans la philosophie de Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.118.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493299v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidité et souplesse de l'ordre de l'interaction chez Erving Goffman</w:t>
               </w:r>
@@ -1184,183 +1184,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une critique d'explication par les causes finales : l'anticontractualisme de Hume. Une histoire naturelle du politique</w:t>
+                <w:t xml:space="preserve">Goffman et l’ordre de l’interaction : un exemple de sociologie compréhensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.637-662. </w:t>
+              <w:t xml:space="preserve">Philonsorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.31 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0012217300002158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/philonsorbonne.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525429v1</w:t>
+                <w:t xml:space="preserve">hal-04291905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goffman et l’ordre de l’interaction : un exemple de sociologie compréhensive</w:t>
+                <w:t xml:space="preserve">Une critique d'explication par les causes finales : l'anticontractualisme de Hume. Une histoire naturelle du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philonsorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, pp.31 - 48. </w:t>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.637-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philonsorbonne.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0012217300002158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291905v1</w:t>
+                <w:t xml:space="preserve">hal-01525429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1742,220 +1742,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se mouvoir et être ému. L'expérience esthétique en architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+                <w:t xml:space="preserve">A l’épreuve de l’hospitalité, de l’hôpital à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenthèses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.256, 2024, 978-2-86364-691-5</w:t>
+                <w:t xml:space="preserve">Catherine Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Baudrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruedi Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Barrère; Catherine Grout. Presses universitaires du Septentrion, 2024, Le regard sociologique, Vincent Caradec; Jingyue Xing-Bongioanni, 978-2-7574-4033-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246543v1</w:t>
+                <w:t xml:space="preserve">hal-04610367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l’épreuve de l’hospitalité, de l’hôpital à la ville</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se mouvoir et être ému. L'expérience esthétique en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenthèses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.256, 2024, 978-2-86364-691-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Baudrand</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04610367v1</w:t>
+                <w:t xml:space="preserve">hal-05246543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidegger et la question de l'habiter</w:t>
               </w:r>
@@ -4391,351 +4391,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect. Éléments de repère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.25-29</w:t>
+              <w:t xml:space="preserve">, 2025, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314794v1</w:t>
+                <w:t xml:space="preserve">hal-05314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t>
+                <w:t xml:space="preserve">Affect. Éléments de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gaudin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raveneau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.113-117</w:t>
+              <w:t xml:space="preserve">, 2025, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314696v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphère. Éléments de repère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pragmatisme. Éléments de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.31-35</w:t>
+              <w:t xml:space="preserve">, 2025, pp.113-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314804v1</w:t>
+                <w:t xml:space="preserve">hal-05314696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie critique. Éléments de repère</w:t>
               </w:r>
@@ -5057,51 +5057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9329490D"/>
+    <w:nsid w:val="B4F60383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5288,51 +5288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-bonicco-donato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6552-441X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131733567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3251" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.136.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217300002158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/de-la-norme-du-gout/9782080257857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Se-mouvoir-et-etre-emu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Baudrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedi Baur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anthraclaste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/autour-du-traite-des-rites" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrolab.brussels/medias/1644487000-logbook-04-web.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.univ-paris1.fr/irjs-editions/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1125/9782706118234/voies-et-voix-du-handicap" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/gouverner-par-les-standards-et-les-indicateurs-2013-9782802736196.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/index.php?2868" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2798" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-bonicco-donato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6552-441X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131733567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.136.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.118.0048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217300002158" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/de-la-norme-du-gout/9782080257857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Baudrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedi Baur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Se-mouvoir-et-etre-emu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anthraclaste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/autour-du-traite-des-rites" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrolab.brussels/medias/1644487000-logbook-04-web.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.univ-paris1.fr/irjs-editions/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1125/9782706118234/voies-et-voix-du-handicap" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/gouverner-par-les-standards-et-les-indicateurs-2013-9782802736196.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cems.ehess.fr/index.php?2868" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2798" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fl&#233;cheux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>