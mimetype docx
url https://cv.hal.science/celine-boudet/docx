--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -234,706 +234,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : diversité des sources d’information et effet sur la perception des risques</w:t>
+                <w:t xml:space="preserve">Dépistage, prise en charge et suivi des personnes potentiellement surexposées à l’arsenic inorganique du fait de leur lieu de résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boudet</w:t>
+                <w:t xml:space="preserve">R. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Wallet</w:t>
+                <w:t xml:space="preserve">E. Nouyrigat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thybaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Goullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Granon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2020.1403⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (6), pp.770-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03318003v1</w:t>
+                <w:t xml:space="preserve">hal-03207828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage, prise en charge et suivi des personnes potentiellement surexposées à l’arsenic inorganique du fait de leur lieu de résidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticides : diversité des sources d’information et effet sur la perception des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benoit</w:t>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Goullé</w:t>
+                <w:t xml:space="preserve">France Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Granon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Thybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81 (6), pp.770-796. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.82-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2020.1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207828v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aide au choix des substances prioritaires du futur Plan national santé environnement (PNSE3) : élaboration et mise en œuvre d’un indicateur de risque collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Karr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pecassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Zeman</w:t>
+                <w:t xml:space="preserve">Martine Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2014.0705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869494v1</w:t>
+                <w:t xml:space="preserve">ineris-01855562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au choix de substances prioritaires en Santé environnementale : un processus associant un avis d’expert et une analyse multicritère participative.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
+                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rouil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013-2014, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01710263v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au choix des substances prioritaires du futur Plan national santé environnement (PNSE3) : élaboration et mise en œuvre d’un indicateur de risque collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Aide au choix de substances prioritaires en Santé environnementale : un processus associant un avis d’expert et une analyse multicritère participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pecassou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Ramel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.232-243. </w:t>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2014.0705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2014.0686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855562v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01710263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au choix de substances prioritaires en santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2013-2014, pp.50-51</w:t>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Momas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques sanitaires à l’échelle d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2013-2014, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1178,90 +1178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t>
@@ -1337,51 +1337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2012-2013, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1540,77 +1540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphénol A et phtalates : contamination des prélèvements et exposition à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2011-2012, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1635,77 +1635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’exposition aux retardateurs de flamme bromés dans un immeuble de bureaux : couplage de mesures dans le sang, dans l’air et dans les poussières des bureaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2011-2012, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1889,51 +1889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des inégalités environnementales en Picardie fondée sur l'utilisation couplée d'un modèle multimédia et d 'un système d'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,51 +2023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une plate-forme intégrée pour la cartographie de l'exposition des populations aux substances chimiques de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2269,51 +2269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2010-2011, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2338,51 +2338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités environnementales au coeur des développements méthodologiques de l’INERIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doornaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (4), pp.285-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque sanitaire dans l'étude d'impact des installations classées pour la protection de l'environnement (ICPE) : principes méthodologiques et retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1 (2), pp.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2763,51 +2763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A public-private platform for the pre-validation of endocrine disruptors characterization methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium on Toxicity Assessment (ISTA 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-resolution soil exposure mapping based on different soil measurement datasets and taxotransfer rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,566 +2947,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-disaster management of the environmental and health impacts of technological accidents in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of a GIS-based platform and multimedia exposure model to map and analyze environmental inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">WHO Meeting "Contaminated sites and health : integrating data and ressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971073v1</w:t>
+                <w:t xml:space="preserve">ineris-00971038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of human exposure to soil contamination- an example of Digital Soil Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Arrouays</w:t>
+                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Global Workshop on Digital Soil Mapping 2012 "Digital Soil Assessments and Beyond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Sydney, Australia. pp.19-24</w:t>
+              <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970946v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a GIS-based platform and multimedia exposure model to map and analyze environmental inequalities</w:t>
+                <w:t xml:space="preserve">Spatial modeling of human exposure to soil contamination- an example of Digital Soil Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goovaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHO Meeting "Contaminated sites and health : integrating data and ressources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Catania, Italy</w:t>
+              <w:t xml:space="preserve">5. Global Workshop on Digital Soil Mapping 2012 "Digital Soil Assessments and Beyond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Sydney, Australia. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971038v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Post-disaster management of the environmental and health impacts of technological accidents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Florence Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971030v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polybromodiphenyl ethers (PBDEs) exposure in French offices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modeling of human exposure to soil contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Goovaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,51 +3695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modular computational tool for estimating concentrations, exposure and risks levels due to a source of local pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental health conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Salvador, Brazil</w:t>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un modèle d'exposition multimédia spatialisé pour la cartographie des inégalités environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,90 +4036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of ELFE pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t>
@@ -4148,51 +4148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELFE : étude de l'exposition multiple des enfants aux polluants de l'environnement et de ses conséquences ; difficultés méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the success of REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kalberlah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,51 +4338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the success of REACH (ISEE962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kalberlah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,260 +4440,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 50 m buffer zone to protect humans and ecosystems from pesticide aerial spay drift : is it enough ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integrating environmental monitoring and human biomarker data in risk assessment : the role of modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on environmental epidemiology and exposure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970101v1</w:t>
+                <w:t xml:space="preserve">ineris-00970100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating environmental monitoring and human biomarker data in risk assessment : the role of modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 50 m buffer zone to protect humans and ecosystems from pesticide aerial spay drift : is it enough ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudet</w:t>
+                <w:t xml:space="preserve">Dominique Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on environmental epidemiology and exposure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970100v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health risk assessment to 1, 3-butadiene and concomitant pollutants of populations living in the vicinity of synthetic rubber's plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,51 +4757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health risk assessment to 1, 3 butadiene and concomitant pollutants of populations living in the vicinity of synthetic rubber's plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,77 +4865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ERIKA oil spill : a health risk assessment case study in an evolving French environmental health context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cicolella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,73 +5203,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04134191v2</w:t>
+                <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
@@ -5328,73 +5328,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04152203v1</w:t>
+                <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
@@ -5662,90 +5662,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques sanitaires dans les études d'impact des installations classées : substances chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5812,51 +5812,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir et évaluer une méthode expérimentale crédible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MARANO, Francelyne; HUBERT, Philippe; GEOFFROY, Laure; JUIN, Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles alternatives en expérimentation animale ? Pratiques et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.43-55, 2020, 9782759231874</w:t>
@@ -5911,51 +5911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grammont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Techniques de l'Ingénieur. Paris, pp.G4204, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5980,51 +5980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated resource platform contains environmental health information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6098,51 +6098,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise en santé-environnement : anticiper, gérer, surveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Latreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Wallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0686" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pecassou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ramel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Fillol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bimo-2014-0010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2012.746146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8WZBQJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sarter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doornaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Duchene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ackermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Medina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goovaerts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970755v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honore" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kalberlah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pichard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grammont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Droissart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03890305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Latreche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1654" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Wallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1403" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pecassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ramel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Fillol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bimo-2014-0010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zmirou-Navier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2012.746146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8WZBQJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicollela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sarter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doornaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Duchene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ackermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Medina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goovaerts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pirard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Allot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970755v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honore" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kalberlah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pichard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grammont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Droissart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03890305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Latreche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1654" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pontet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>