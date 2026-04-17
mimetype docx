--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -587,295 +587,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of protein-fortified recipes in older adults in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Older adults' acceptability of and preferences for food-based protein fortification in the UK, France and Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Methven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Filin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øydis Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105205⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.107319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665411v1</w:t>
+                <w:t xml:space="preserve">hal-04532167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults' acceptability of and preferences for food-based protein fortification in the UK, France and Norway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Methven</w:t>
+                <w:t xml:space="preserve">Acceptability of protein-fortified recipes in older adults in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Clegg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Geny</w:t>
+                <w:t xml:space="preserve">Valérie Feyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øydis Ueland</w:t>
+                <w:t xml:space="preserve">Ludovic Filin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.107319. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.105205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532167v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How oral health and food sensory properties impact oral comfort during consumption of apples: A comparative approach in seniors and young adults</w:t>
               </w:r>
@@ -1411,90 +1411,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European older adults' acceptability of and preferences for protein fortification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øydis Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Pangborn Sensory Science Symposium: Meeting new challenges in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Nantes, France</w:t>
@@ -1549,77 +1549,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øydis Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Nantes, France</w:t>
@@ -1863,51 +1863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F30D769"/>
+    <w:nsid w:val="C3B5A752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2094,51 +2094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-brasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9325-5242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t0v9-9r94" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Synn&#248;ve Grini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassis Marine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-brasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9325-5242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t0v9-9r94" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Synn&#248;ve Grini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassis Marine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>