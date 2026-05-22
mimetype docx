--- v1 (2026-04-17)
+++ v2 (2026-05-22)
@@ -236,51 +236,51 @@
                 <w:t xml:space="preserve">Shiori Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026, </w:t>
+              <w:t xml:space="preserve">2026, pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/t0v9-9r94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -319,295 +319,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of protein-fortified recipes for community-dwelling older adults to prevent the onset of undernutrition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the culinary qualities of a shortcrust pastry food model: Impact of the chemical and functional characteristics of legume flours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
+                <w:t xml:space="preserve">Lorène Akissoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115558⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.101219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904011v1</w:t>
+                <w:t xml:space="preserve">hal-05507346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the culinary qualities of a shortcrust pastry food model: Impact of the chemical and functional characteristics of legume flours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Akissoé</w:t>
+                <w:t xml:space="preserve">Design and assessment of protein-fortified recipes for community-dwelling older adults to prevent the onset of undernutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiori Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.101219. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.115558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507346v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Older adults' acceptability of and preferences for food-based protein fortification in the UK, France and Norway</w:t>
               </w:r>
@@ -766,51 +766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Filin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1165,51 +1165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use a gastronomic approach with pulses to motivate consumers and identify measurable qualities in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of newly protein-fortified recipes in older adults in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guro Helgesdotter Rognså</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øydis Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,51 +1863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3B5A752"/>
+    <w:nsid w:val="3E7A5557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2094,51 +2094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-brasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9325-5242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t0v9-9r94" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Synn&#248;ve Grini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassis Marine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-brasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9325-5242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Geny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Koga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t0v9-9r94" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guro Helgesdotter Rogns&#229;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Clegg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ydis Ueland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Filin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105205" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Forgerit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Synn&#248;ve Grini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassis Marine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>