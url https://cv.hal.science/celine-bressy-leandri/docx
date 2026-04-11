--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2010,160 +2010,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00412064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'approvisionnement lithique et modalités d'occupation du site moustérien de Bas-Guillotte (Buis-les-Baronnies, Drôme)</w:t>
+                <w:t xml:space="preserve">A Teppa di u lupinu&amp;quot; : étude de provenance du mobilier des hommes établis à Santu-Petru-di-Tenda (Haute-Corse) au Néolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre André</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Madeleine Ottaviani-Spella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 724-725, pp.115-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284552v1</w:t>
+                <w:t xml:space="preserve">hal-00604588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2212,244 +2220,236 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00408990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teppa di u lupinu&amp;quot; : étude de provenance du mobilier des hommes établis à Santu-Petru-di-Tenda (Haute-Corse) au Néolithique moyen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie d'approvisionnement lithique et modalités d'occupation du site moustérien de Bas-Guillotte (Buis-les-Baronnies, Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (2), pp.245-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2008.13800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604588v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site moustérien de plein air de Maumuye (Saint-Roman, Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3459,269 +3459,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People and place: New information on technical change at Çatalhöyük</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles recherches sur l'obsidienne de Cheikh Hassan (Vallée de l'Euphrate, Syrie) au Néolithique : PPNA et PPNB ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78, pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/syria.2001.7727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063909v1</w:t>
+                <w:t xml:space="preserve">halshs-00090851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur l'obsidienne de Cheikh Hassan (Vallée de l'Euphrate, Syrie) au Néolithique : PPNA et PPNB ancien</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">People and place: New information on technical change at Çatalhöyük</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105/2, pp.280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00090851v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4104,777 +4104,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Langlade</w:t>
+                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568558v1</w:t>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+                <w:t xml:space="preserve">hal-04568558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252893v1</w:t>
+                <w:t xml:space="preserve">hal-04256787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+                <w:t xml:space="preserve">Les coffres en bois de la cavité sépulcrale de la fin de l’âge du Bronze de Laninca à Lanu (Corse) : études techniques, xylologiques et dendrochronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
+              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256787v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coffres en bois de la cavité sépulcrale de la fin de l’âge du Bronze de Laninca à Lanu (Corse) : études techniques, xylologiques et dendrochronologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Galant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire récente</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384850v1</w:t>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t>
               </w:r>
@@ -5471,176 +5471,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+                <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renault</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910517v1</w:t>
+                <w:t xml:space="preserve">hal-03712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception et la mise en oeuvre du site Web cartographique pour la publication de données et de métadonnées ouvertes sur les ressources en silicites pour la préhistoire</w:t>
+                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
@@ -5697,426 +5697,426 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910523v1</w:t>
+                <w:t xml:space="preserve">hal-03910517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">La conception et la mise en oeuvre du site Web cartographique pour la publication de données et de métadonnées ouvertes sur les ressources en silicites pour la préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Garniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712188v1</w:t>
+                <w:t xml:space="preserve">hal-03910523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture mégalithique de Contra Maiò (Casalabriva, Corse-du-Sud) : premiers résultats, contexte et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+                <w:t xml:space="preserve">Les lithothèques de silicites en France, de la collecte à la constitution d’un outil pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryline Lambert</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), Apr 2019, Calvi, France. pp.39-59</w:t>
+              <w:t xml:space="preserve">Collecter, collectionner, conserver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe GUILLET, Géologue, ingénieur, docteur en sciences de la terre de l'université de Nantes, directeur du Muséum d'Histoire naturelle de Nantes, TOUR Olivier, Paléopathologiste, bioanthropologue, directeur d'études, directeur du laboratoire d'anthropologie biologique Paul Broca de l'École pratique des hautes études (EPHE), membre du laboratoire De la Préhistoire à l'actuel (PACEA, UMR 5199, université de Bordeaux / CNRS), May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105348v1</w:t>
+                <w:t xml:space="preserve">hal-04205461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lithothèques de silicites en France, de la collecte à la constitution d’un outil pour la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sépulture mégalithique de Contra Maiò (Casalabriva, Corse-du-Sud) : premiers résultats, contexte et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Jacopo Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collecter, collectionner, conserver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe GUILLET, Géologue, ingénieur, docteur en sciences de la terre de l'université de Nantes, directeur du Muséum d'Histoire naturelle de Nantes, TOUR Olivier, Paléopathologiste, bioanthropologue, directeur d'études, directeur du laboratoire d'anthropologie biologique Paul Broca de l'École pratique des hautes études (EPHE), membre du laboratoire De la Préhistoire à l'actuel (PACEA, UMR 5199, université de Bordeaux / CNRS), May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), Apr 2019, Calvi, France. pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205461v1</w:t>
+                <w:t xml:space="preserve">hal-03105348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
               </w:r>
@@ -6221,252 +6221,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renault</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elías López-Romero; François-Xavier Le Bourdonnec; Patrice Courtaud, Nov 2019, Pessac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117248v1</w:t>
+                <w:t xml:space="preserve">hal-02398930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leck</w:t>
+                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398930v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
@@ -6491,64 +6491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
@@ -6696,168 +6696,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France Élaboration en multi partenariat d’une base de données géoréférencées, premiers résultats.</w:t>
+                <w:t xml:space="preserve">Going further in flint studies with the “chaine evolutive” concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+                <w:t xml:space="preserve">Alain Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.137-150</w:t>
+              <w:t xml:space="preserve">Raw materials exploitation in Prehistory: Sourcing, processing and distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982603v1</w:t>
+                <w:t xml:space="preserve">hal-01408431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6916,376 +6916,376 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going further in flint studies with the “chaine evolutive” concept.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le patrimoine géologique de la Corse : état de l'inventaire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médard Thiry</w:t>
+                <w:t xml:space="preserve">E. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Ottavian-Spella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raw materials exploitation in Prehistory: Sourcing, processing and distribution.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Les inventaires du géopatrimoine : enjeux, bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cornée A., Egoroff G., De Wever P., Lalanne A., Duranthon F., Sep 2015, Toulouse, France. pp.287-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408431v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine géologique de la Corse : état de l'inventaire et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et provenance des silex de sites néolithiques corses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inventaires du géopatrimoine : enjeux, bilans et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cornée A., Egoroff G., De Wever P., Lalanne A., Duranthon F., Sep 2015, Toulouse, France. pp.287-300</w:t>
+              <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.277-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983173v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et provenance des silex de sites néolithiques corses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France Élaboration en multi partenariat d’une base de données géoréférencées, premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.277-288</w:t>
+              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982614v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian consumption in the Western Mediterranean during the Neolithic: overview of the analytical strategies</w:t>
               </w:r>
@@ -7390,273 +7390,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">Flint in its diverse natural occurrences: geo-­‐tools for a better definition of the sourcing of secondary outcrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
+              <w:t xml:space="preserve">On the Rocks’, Xth International Symposium on Knappable Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527672v1</w:t>
+                <w:t xml:space="preserve">hal-01236679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flint in its diverse natural occurrences: geo-­‐tools for a better definition of the sourcing of secondary outcrops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piboule</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin James Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Rocks’, Xth International Symposium on Knappable Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236679v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des domaines d'incertitude et de leur éventuelle diminution dans un projet collectif de recherche : le cas du PCR &amp;quot;Réseau de lithothèques en Rhône-Alpes</w:t>
               </w:r>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,618 +8119,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586185v1</w:t>
+                <w:t xml:space="preserve">halshs-00586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.265-281</w:t>
+              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00586183v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des recherches sur le gisement néolithique moyen du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site du Chemin de la Mort des Ânes (Villeneuve-lès-Maguelonne, Hérault) : nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654025v1</w:t>
+                <w:t xml:space="preserve">halshs-00585988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Écrins, un territoire d'altitude dans le contexte des Alpes occidentales de la Préhistoire récente à l'âge du Bronze (Hautes-Alpes, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Etat des recherches sur le gisement néolithique moyen du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.211-225</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588285v1</w:t>
+                <w:t xml:space="preserve">halshs-00654025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Chemin de la Mort des Ânes (Villeneuve-lès-Maguelonne, Hérault) : nouvelles données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Écrins, un territoire d'altitude dans le contexte des Alpes occidentales de la Préhistoire récente à l'âge du Bronze (Hautes-Alpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gascó</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.127-140</w:t>
+              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585988v1</w:t>
+                <w:t xml:space="preserve">halshs-00588285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
               </w:r>
@@ -8755,51 +8755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8835,346 +8835,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flint procurement in French Alps during Mesolithic: deciphering economic and cultural territories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on the Mesolithic in Europe “Meso’2005”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060473v1</w:t>
+                <w:t xml:space="preserve">halshs-00415900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante ans d'études de provenance de l'obsidienne préhistorique de Méditerranée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flint procurement in French Alps during Mesolithic: deciphering economic and cultural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+              <w:t xml:space="preserve">7th International conference on the Mesolithic in Europe “Meso’2005”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432958v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
+                <w:t xml:space="preserve">Cinquante ans d'études de provenance de l'obsidienne préhistorique de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00415900v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use-wear analysis of long blades: funeral contexts of the Neolithic-Chalcolithic in the North-East Iberia</w:t>
               </w:r>
@@ -9482,360 +9482,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric characterization of southwestern German cherts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France. pp.131-136</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00222878v1</w:t>
+                <w:t xml:space="preserve">halshs-00117218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation géochimique des silex tertiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.121-137</w:t>
+              <w:t xml:space="preserve">2006, pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117218v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géochimique des silex tertiaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les productions laminaires remarquables du midi de la France à la fin du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.221-231</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117224v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions laminaires remarquables du midi de la France à la fin du Néolithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiparametric characterization of southwestern German cherts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Plisson</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.71-83</w:t>
+                <w:t xml:space="preserve">Harald Floss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès annuel de l'Association européenne des Archéologues (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00117214v1</w:t>
+                <w:t xml:space="preserve">halshs-00222878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9972,277 +9972,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and origin of the obsidian in the Tyrrhenian zone: the example of prehistoric Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rigoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Obsidian Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. 2019</w:t>
+              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157363v1</w:t>
+                <w:t xml:space="preserve">hal-02157340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation and origin of the obsidian in the Tyrrhenian zone: the example of prehistoric Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">International Obsidian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157340v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t>
               </w:r>
@@ -10952,64 +10952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -11094,51 +11094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société préhistorique française, Nice, 28-29 mars 2013</w:t>
@@ -11369,64 +11369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11466,513 +11466,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières premières siliceuses</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Gilbert Pion. </w:t>
+                <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.143-159, 2008, Mémoires de la société préhistorique française ; 50</w:t>
+              <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio Editions, pp.92-101, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409003v1</w:t>
+                <w:t xml:space="preserve">halshs-00409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
+                <w:t xml:space="preserve">L'étude des industries lithiques tardiglaciaires dans les Alpes du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio Editions, pp.92-101, 2008</w:t>
+              <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.195-198, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409403v1</w:t>
+                <w:t xml:space="preserve">halshs-00409008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude des industries lithiques tardiglaciaires dans les Alpes du nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Comportements techniques et économiques des groupes humains du Paléolithique final dans les Alpes du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société préhistorique française, pp.195-198, 2008, Mémoires de la société préhistorique française ; 50</w:t>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.117-137, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00409008v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00409009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements techniques et économiques des groupes humains du Paléolithique final dans les Alpes du nord</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approvisionnements en silex à l'Azilien récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société préhistorique française, pp.117-137, 2008, Mémoires de la société préhistorique française ; 50</w:t>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.183-194, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409009v1</w:t>
+                <w:t xml:space="preserve">halshs-00409005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnements en silex à l'Azilien récent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les matières premières siliceuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société préhistorique française, pp.183-194, 2008, Mémoires de la société préhistorique française ; 50</w:t>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.143-159, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409005v1</w:t>
+                <w:t xml:space="preserve">halshs-00409003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa di u Monte - du Néolithique à l'Age du fer sur la côte orientale corse</w:t>
               </w:r>
@@ -12637,77 +12637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12738,51 +12738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumuye (Saint-Roman, Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12807,51 +12807,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00113586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t>
+                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
@@ -12901,2662 +12901,2898 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00079244v1</w:t>
+                <w:t xml:space="preserve">halshs-00009464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009464v1</w:t>
+                <w:t xml:space="preserve">halshs-00009460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Harfouche</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009460v1</w:t>
+                <w:t xml:space="preserve">halshs-00079244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (25)</w:t>
+        <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turq Alain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540260v1</w:t>
+                <w:t xml:space="preserve">hal-05587491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pasqualini</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02549968v1</w:t>
+                <w:t xml:space="preserve">hal-05587475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche Rapport d’activité 2018. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solène Caux</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Sra Nouvelle-Aquitaine. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01990571v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification et atlas des silicites du Bassin de Perfugas (Sardaigne, Italie), extrait du rapport de prospection thématique &amp;quot;Provenance des silex des sites corses - Caractérisation des gîtes et constitution d'une lithothèque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turq Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">SRA Corse. 2019</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04828311v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche Rapport d’activité 2018. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Sra Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549674v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour de Lozari : une tour littorale génoise du XVIe s. Corse, Haute-Corse (2B), Belgodère</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Classification et atlas des silicites du Bassin de Perfugas (Sardaigne, Italie), extrait du rapport de prospection thématique &amp;quot;Provenance des silex des sites corses - Caractérisation des gîtes et constitution d'une lithothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FB08023001, Inrap. 2017, pp.83</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Corse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02050569v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cavité sépulcrale de Laninca (Lano, Haute-Corse)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] DRAC - SRA Corse. 2016, 44 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01499602v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site mégalithique de Vaccil Vecchiu, vallée de Conca, Grossa, Corse-du-Sud (2A1292AP). Rapport d’opération de fouille programmée 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+                <w:t xml:space="preserve">Tour de Lozari : une tour littorale génoise du XVIe s. Corse, Haute-Corse (2B), Belgodère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de Préhistoire (Europe – Afrique), Université de Provence, Centre National de la Recherche Scientifique, Collectivité Territoriale de Corse, Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse, Musée de Préhistoire Corse, Sartène, Maison Méditerranéenne des Sciences de l’Homme. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FB08023001, Inrap. 2017, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01766450v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caserne de Montlaur : Corse-du-Sud (2A), Bonifacio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">La cavité sépulcrale de Laninca (Lano, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] FA08018801, Inrap. 2014, 188 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] DRAC - SRA Corse. 2016, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514065v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2008, pp.85</w:t>
+                <w:t xml:space="preserve">Site mégalithique de Vaccil Vecchiu, vallée de Conca, Grossa, Corse-du-Sud (2A1292AP). Rapport d’opération de fouille programmée 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de Préhistoire (Europe – Afrique), Université de Provence, Centre National de la Recherche Scientifique, Collectivité Territoriale de Corse, Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse, Musée de Préhistoire Corse, Sartène, Maison Méditerranéenne des Sciences de l’Homme. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263582v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles archéologiques programmées sur les sites alpins du Serre de l'Homme XI-ARG.28 (alt. 2252 - 2250) et du Serre de l'Homme XIX-ARG.45 (alt. 2251 - 2250 m.). Document Final de Synthèse.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">La caserne de Montlaur : Corse-du-Sud (2A), Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA08018801, Inrap. 2014, 188 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01440793v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen pétrographique des pièces en silex de Punta di Caniscione, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2007, pp.72-74</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2008, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264791v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2007, pp.106</w:t>
+                <w:t xml:space="preserve">Fouilles archéologiques programmées sur les sites alpins du Serre de l'Homme XI-ARG.28 (alt. 2252 - 2250) et du Serre de l'Homme XIX-ARG.45 (alt. 2251 - 2250 m.). Document Final de Synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263588v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matières premières lithiques, dans D'Anna A., Tramoni P. (dir.), Les alignements mégalithiques de Cauria - I Stantari, Sartène, Corse-du-Sud : fouilles programmées pluriannuelles : rapport 2005-2007</w:t>
+                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Corse. 2007, pp.50-63</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2007, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266189v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Origine des matières premières lithiques, dans D'Anna A., Tramoni P. (dir.), Les alignements mégalithiques de Cauria - I Stantari, Sartène, Corse-du-Sud : fouilles programmées pluriannuelles : rapport 2005-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2006, pp.106</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Corse. 2007, pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263592v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vigne Brun, étude d'un campement gravettien de plein air</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examen pétrographique des pièces en silex de Punta di Caniscione, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2007, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009480v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de l'industrie lithique, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2005, pp.31-32</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2006, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264787v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matières premières siliceuses, dans K. Walsh, F. Mocci (dir.), Sondages archéologiques et étude paléo-environnementale sur le site alpin du Serre de l'Homme II, rapport de sondage, 2005</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de l'industrie lithique, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2005, pp.24-25</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2005, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265382v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection des affleurements de silex du bassin de Collorgues-Aubussargues, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des matières premières siliceuses, dans K. Walsh, F. Mocci (dir.), Sondages archéologiques et étude paléo-environnementale sur le site alpin du Serre de l'Homme II, rapport de sondage, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.25-32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2005, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263736v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Vigne Brun, étude d'un campement gravettien de plein air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Araújo Igreja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vaquer</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02263758v1</w:t>
+                <w:t xml:space="preserve">halshs-00009480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géochimique des silex tertiaires : application aux matériaux des bassins de Collorgues-Aubussargues et de Salinelles-Campagne, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospection des affleurements de silex du bassin de Collorgues-Aubussargues, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.36-42</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263742v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lames en matières premières exogènes de Villeneuve-Tolosane et Cugnaux (Haute-Garonne), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.43-49</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263750v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation préhistorique des silex nord-alpins</w:t>
+                <w:t xml:space="preserve">Caractérisation géochimique des silex tertiaires : application aux matériaux des bassins de Collorgues-Aubussargues et de Salinelles-Campagne, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.36-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263725v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abri du Pas de la Charmate (Châtelus, Isère)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+                <w:t xml:space="preserve">Les lames en matières premières exogènes de Villeneuve-Tolosane et Cugnaux (Haute-Garonne), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes; UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2001, pp.31-44</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528336v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploitation préhistorique des silex nord-alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abri du Pas de la Charmate (Châtelus, Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes; UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2001, pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan sur les échantillonnages en silex réalisés dans le cadre des prospections du massif du Dévoluy et de la Haute vallée du Buëch 1999-2001, dans A. Morin dir., Rapport de prospection thématique néolithique dans le massif du Dévoluy et ses piémonts (Haut-Buëch et Haut-Trièves)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2001, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15566,114 +15802,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION ET GESTION DU SILEX DES SITES MESOLITHIQUES ET NEOLITHIQUES DU NORD-OUEST DE L'ARC ALPIN. Une approche pétrographique et géochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Provence - Aix-Marseille I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15820,51 +16056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13800" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13392" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J.G. Pearce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Yener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.04.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZG71ZKZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Ottavian-Spella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Palomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas Batlle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264791v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263588v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263592v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265382v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263736v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazile" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263725v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012083v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13392" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J.G. Pearce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Yener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.04.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZG71ZKZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Ottavian-Spella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Palomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas Batlle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409005v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263588v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264787v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265382v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263736v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazile" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263742v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263725v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>