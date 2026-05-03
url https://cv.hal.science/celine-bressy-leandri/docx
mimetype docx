--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -4183,73 +4183,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
@@ -4308,73 +4308,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
               </w:r>
@@ -5113,260 +5113,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil commun pour la gestion de nos lithothèques</w:t>
+                <w:t xml:space="preserve">L’utilisation d’applications mobiles et d’une plateforme cartographique pour la collecte de silex et la constitution de lithothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasqualini Antoine</w:t>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème édition - Journée ARAMIS, 1er février 2022 (à distance) Thème "Visualisation de données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910529v1</w:t>
+                <w:t xml:space="preserve">hal-03910651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation d’applications mobiles et d’une plateforme cartographique pour la collecte de silex et la constitution de lithothèques</w:t>
+                <w:t xml:space="preserve">Vers un outil commun pour la gestion de nos lithothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+                <w:t xml:space="preserve">Pasqualini Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition - Journée ARAMIS, 1er février 2022 (à distance) Thème "Visualisation de données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910651v1</w:t>
+                <w:t xml:space="preserve">hal-03910529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
               </w:r>
@@ -5471,182 +5471,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Garniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712188v1</w:t>
+                <w:t xml:space="preserve">hal-03910517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">La conception et la mise en oeuvre du site Web cartographique pour la publication de données et de métadonnées ouvertes sur les ressources en silicites pour la préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,176 +5697,176 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910517v1</w:t>
+                <w:t xml:space="preserve">hal-03910523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception et la mise en oeuvre du site Web cartographique pour la publication de données et de métadonnées ouvertes sur les ressources en silicites pour la préhistoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+                <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renault</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910523v1</w:t>
+                <w:t xml:space="preserve">hal-03712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lithothèques de silicites en France, de la collecte à la constitution d’un outil pour la recherche</w:t>
               </w:r>
@@ -6221,252 +6221,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leck</w:t>
+                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398930v1</w:t>
+                <w:t xml:space="preserve">hal-02117248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renault</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elías López-Romero; François-Xavier Le Bourdonnec; Patrice Courtaud, Nov 2019, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02117248v1</w:t>
+                <w:t xml:space="preserve">hal-02398930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
@@ -6696,846 +6696,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going further in flint studies with the “chaine evolutive” concept.</w:t>
+                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France Élaboration en multi partenariat d’une base de données géoréférencées, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Turq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Médard Thiry</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raw materials exploitation in Prehistory: Sourcing, processing and distribution.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408431v1</w:t>
+                <w:t xml:space="preserve">hal-01982603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Going further in flint studies with the “chaine evolutive” concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Raw materials exploitation in Prehistory: Sourcing, processing and distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729844v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine géologique de la Corse : état de l'inventaire et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Huneau</w:t>
+                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inventaires du géopatrimoine : enjeux, bilans et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cornée A., Egoroff G., De Wever P., Lalanne A., Duranthon F., Sep 2015, Toulouse, France. pp.287-300</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983173v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et provenance des silex de sites néolithiques corses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le patrimoine géologique de la Corse : état de l'inventaire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Ottavian-Spella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.277-288</w:t>
+              <w:t xml:space="preserve">Les inventaires du géopatrimoine : enjeux, bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cornée A., Egoroff G., De Wever P., Lalanne A., Duranthon F., Sep 2015, Toulouse, France. pp.287-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982614v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations à silex dans le Sud de la France Élaboration en multi partenariat d’une base de données géoréférencées, premiers résultats.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et provenance des silex de sites néolithiques corses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société préhistorique française de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.137-150</w:t>
+              <w:t xml:space="preserve">, Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot, Mar 2013, Nice, France. pp.277-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982603v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian consumption in the Western Mediterranean during the Neolithic: overview of the analytical strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Flint in its diverse natural occurrences: geo-­‐tools for a better definition of the sourcing of secondary outcrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">On the Rocks’, Xth International Symposium on Knappable Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729871v1</w:t>
+                <w:t xml:space="preserve">hal-01236679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flint in its diverse natural occurrences: geo-­‐tools for a better definition of the sourcing of secondary outcrops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Médard Thiry</w:t>
+                <w:t xml:space="preserve">Obsidian consumption in the Western Mediterranean during the Neolithic: overview of the analytical strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Rocks’, Xth International Symposium on Knappable Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236679v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
               </w:r>
@@ -7642,51 +7642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des domaines d'incertitude et de leur éventuelle diminution dans un projet collectif de recherche : le cas du PCR &amp;quot;Réseau de lithothèques en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8710,277 +8710,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André d'Anna</w:t>
+                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432975v1</w:t>
+                <w:t xml:space="preserve">halshs-00415900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
+                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00415900v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flint procurement in French Alps during Mesolithic: deciphering economic and cultural territories</w:t>
               </w:r>
@@ -9482,360 +9482,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiparametric characterization of southwestern German cherts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.121-137</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Floss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès annuel de l'Association européenne des Archéologues (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00117218v1</w:t>
+                <w:t xml:space="preserve">halshs-00222878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géochimique des silex tertiaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les lames en matières premières exogènes dans le Chasséen de Villeneuve-Tolosane et de Cugnaux (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.221-231</w:t>
+              <w:t xml:space="preserve">2006, pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117224v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions laminaires remarquables du midi de la France à la fin du Néolithique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation géochimique des silex tertiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.221-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Plisson</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117214v1</w:t>
+                <w:t xml:space="preserve">halshs-00117224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric characterization of southwestern German cherts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les productions laminaires remarquables du midi de la France à la fin du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France. pp.131-136</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00222878v1</w:t>
+                <w:t xml:space="preserve">halshs-00117214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11055,90 +11055,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à silex dans le Sud de la France : Élaboration en multipartenariat d’une base de données géoréférencées, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Tomasso, Didier Binder, Gabriele Martino, Guillaume Porraz, Patrick Simon et Nicolas Naudinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société préhistorique française, Nice, 28-29 mars 2013</w:t>
@@ -11466,156 +11466,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
+                <w:t xml:space="preserve">Les matières premières siliceuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio Editions, pp.92-101, 2008</w:t>
+              <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.143-159, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409403v1</w:t>
+                <w:t xml:space="preserve">halshs-00409003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des industries lithiques tardiglaciaires dans les Alpes du nord</w:t>
               </w:r>
@@ -11707,272 +11664,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements techniques et économiques des groupes humains du Paléolithique final dans les Alpes du nord</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Gilbert Pion. </w:t>
+                <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.117-137, 2008, Mémoires de la société préhistorique française ; 50</w:t>
+              <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio Editions, pp.92-101, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409009v1</w:t>
+                <w:t xml:space="preserve">halshs-00409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnements en silex à l'Azilien récent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportements techniques et économiques des groupes humains du Paléolithique final dans les Alpes du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société préhistorique française, pp.183-194, 2008, Mémoires de la société préhistorique française ; 50</w:t>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.117-137, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409005v1</w:t>
+                <w:t xml:space="preserve">halshs-00409009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières premières siliceuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approvisionnements en silex à l'Azilien récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société préhistorique française, pp.143-159, 2008, Mémoires de la société préhistorique française ; 50</w:t>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.183-194, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409003v1</w:t>
+                <w:t xml:space="preserve">halshs-00409005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa di u Monte - du Néolithique à l'Age du fer sur la côte orientale corse</w:t>
               </w:r>
@@ -12663,51 +12663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12807,51 +12807,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00113586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
+                <w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
@@ -12901,287 +12901,287 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009464v1</w:t>
+                <w:t xml:space="preserve">halshs-00079244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romana Harfouche</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009460v1</w:t>
+                <w:t xml:space="preserve">halshs-00009464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée du Largue : recherches sur les silex du Luberon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00079244v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13429,327 +13429,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turq Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Piboule</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549968v1</w:t>
+                <w:t xml:space="preserve">hal-03540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turq Alain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03540260v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche Rapport d’activité 2018. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13915,77 +13915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14681,225 +14681,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Examen pétrographique des pièces en silex de Punta di Caniscione, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2007, pp.106</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2007, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263588v1</w:t>
+                <w:t xml:space="preserve">hal-02264791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matières premières lithiques, dans D'Anna A., Tramoni P. (dir.), Les alignements mégalithiques de Cauria - I Stantari, Sartène, Corse-du-Sud : fouilles programmées pluriannuelles : rapport 2005-2007</w:t>
+                <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Corse. 2007, pp.50-63</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Rhône-Alpes. 2007, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266189v1</w:t>
+                <w:t xml:space="preserve">hal-02263588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen pétrographique des pièces en silex de Punta di Caniscione, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Origine des matières premières lithiques, dans D'Anna A., Tramoni P. (dir.), Les alignements mégalithiques de Cauria - I Stantari, Sartène, Corse-du-Sud : fouilles programmées pluriannuelles : rapport 2005-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2007, pp.72-74</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Corse. 2007, pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264791v1</w:t>
+                <w:t xml:space="preserve">hal-02266189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèque en Rhône-Alpes</w:t>
               </w:r>
@@ -14945,281 +14945,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de l'industrie lithique, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Vigne Brun, étude d'un campement gravettien de plein air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Araújo Igreja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2005, pp.31-32</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264787v1</w:t>
+                <w:t xml:space="preserve">halshs-00009480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matières premières siliceuses, dans K. Walsh, F. Mocci (dir.), Sondages archéologiques et étude paléo-environnementale sur le site alpin du Serre de l'Homme II, rapport de sondage, 2005</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de l'industrie lithique, dans A. Pasquet et F. Demouche, Punta di Caniscione, Monacia d'Aullène, rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2005, pp.24-25</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2005, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265382v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vigne Brun, étude d'un campement gravettien de plein air</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des matières premières siliceuses, dans K. Walsh, F. Mocci (dir.), Sondages archéologiques et étude paléo-environnementale sur le site alpin du Serre de l'Homme II, rapport de sondage, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2005, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bodu</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009480v1</w:t>
+                <w:t xml:space="preserve">hal-02265382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection des affleurements de silex du bassin de Collorgues-Aubussargues, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
               </w:r>
@@ -16056,51 +16056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13392" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J.G. Pearce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Yener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.04.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZG71ZKZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Ottavian-Spella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Palomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas Batlle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409005v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263588v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264791v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264787v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265382v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263736v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazile" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263742v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263725v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13392" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J.G. Pearce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Yener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.04.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZG71ZKZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Ottavian-Spella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Palomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas Batlle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266189v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264787v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263736v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazile" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263742v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263725v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>