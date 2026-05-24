--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2010,446 +2010,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00412064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teppa di u lupinu&amp;quot; : étude de provenance du mobilier des hommes établis à Santu-Petru-di-Tenda (Haute-Corse) au Néolithique moyen</w:t>
+                <w:t xml:space="preserve">Stratégie d'approvisionnement lithique et modalités d'occupation du site moustérien de Bas-Guillotte (Buis-les-Baronnies, Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Ottaviani-Spella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (2), pp.245-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2008.13800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604588v1</w:t>
+                <w:t xml:space="preserve">halshs-00284552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Teppa di u lupinu&amp;quot; : étude de provenance du mobilier des hommes établis à Santu-Petru-di-Tenda (Haute-Corse) au Néolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Ottaviani-Spella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 724-725, pp.115-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00408990v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'approvisionnement lithique et modalités d'occupation du site moustérien de Bas-Guillotte (Buis-les-Baronnies, Drôme)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (2), pp.245-266. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2008.13800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00284552v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site moustérien de plein air de Maumuye (Saint-Roman, Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,273 +3733,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
+              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378505v1</w:t>
+                <w:t xml:space="preserve">hal-05118313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118313v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t>
               </w:r>
@@ -4104,777 +4104,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+                <w:t xml:space="preserve">hal-04568558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Langlade</w:t>
+                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568558v1</w:t>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Colonna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256787v1</w:t>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coffres en bois de la cavité sépulcrale de la fin de l’âge du Bronze de Laninca à Lanu (Corse) : études techniques, xylologiques et dendrochronologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Galant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384850v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les coffres en bois de la cavité sépulcrale de la fin de l’âge du Bronze de Laninca à Lanu (Corse) : études techniques, xylologiques et dendrochronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Philippe Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252893v1</w:t>
+                <w:t xml:space="preserve">hal-04384850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t>
               </w:r>
@@ -5471,51 +5471,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
+                <w:t xml:space="preserve">La conception et la mise en oeuvre du site Web cartographique pour la publication de données et de métadonnées ouvertes sur les ressources en silicites pour la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
@@ -5572,75 +5572,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910517v1</w:t>
+                <w:t xml:space="preserve">hal-03910523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception et la mise en oeuvre du site Web cartographique pour la publication de données et de métadonnées ouvertes sur les ressources en silicites pour la préhistoire</w:t>
+                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
@@ -5697,51 +5697,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910523v1</w:t>
+                <w:t xml:space="preserve">hal-03910517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
               </w:r>
@@ -5846,277 +5846,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lithothèques de silicites en France, de la collecte à la constitution d’un outil pour la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sépulture mégalithique de Contra Maiò (Casalabriva, Corse-du-Sud) : premiers résultats, contexte et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Jacopo Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collecter, collectionner, conserver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe GUILLET, Géologue, ingénieur, docteur en sciences de la terre de l'université de Nantes, directeur du Muséum d'Histoire naturelle de Nantes, TOUR Olivier, Paléopathologiste, bioanthropologue, directeur d'études, directeur du laboratoire d'anthropologie biologique Paul Broca de l'École pratique des hautes études (EPHE), membre du laboratoire De la Préhistoire à l'actuel (PACEA, UMR 5199, université de Bordeaux / CNRS), May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), Apr 2019, Calvi, France. pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205461v1</w:t>
+                <w:t xml:space="preserve">hal-03105348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture mégalithique de Contra Maiò (Casalabriva, Corse-du-Sud) : premiers résultats, contexte et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+                <w:t xml:space="preserve">Les lithothèques de silicites en France, de la collecte à la constitution d’un outil pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryline Lambert</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), Apr 2019, Calvi, France. pp.39-59</w:t>
+              <w:t xml:space="preserve">Collecter, collectionner, conserver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe GUILLET, Géologue, ingénieur, docteur en sciences de la terre de l'université de Nantes, directeur du Muséum d'Histoire naturelle de Nantes, TOUR Olivier, Paléopathologiste, bioanthropologue, directeur d'études, directeur du laboratoire d'anthropologie biologique Paul Broca de l'École pratique des hautes études (EPHE), membre du laboratoire De la Préhistoire à l'actuel (PACEA, UMR 5199, université de Bordeaux / CNRS), May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105348v1</w:t>
+                <w:t xml:space="preserve">hal-04205461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
               </w:r>
@@ -6221,252 +6221,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renault</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elías López-Romero; François-Xavier Le Bourdonnec; Patrice Courtaud, Nov 2019, Pessac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117248v1</w:t>
+                <w:t xml:space="preserve">hal-02398930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leck</w:t>
+                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398930v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
@@ -6491,64 +6491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
@@ -6728,51 +6728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,277 +6821,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going further in flint studies with the “chaine evolutive” concept.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Turq</w:t>
+                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Médard Thiry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raw materials exploitation in Prehistory: Sourcing, processing and distribution.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408431v1</w:t>
+                <w:t xml:space="preserve">hal-01729844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Going further in flint studies with the “chaine evolutive” concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Raw materials exploitation in Prehistory: Sourcing, processing and distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729844v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géologique de la Corse : état de l'inventaire et perspectives</w:t>
               </w:r>
@@ -7265,398 +7265,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flint in its diverse natural occurrences: geo-­‐tools for a better definition of the sourcing of secondary outcrops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piboule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Médard Thiry</w:t>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin James Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Rocks’, Xth International Symposium on Knappable Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236679v1</w:t>
+                <w:t xml:space="preserve">hal-03527672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian consumption in the Western Mediterranean during the Neolithic: overview of the analytical strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Flint in its diverse natural occurrences: geo-­‐tools for a better definition of the sourcing of secondary outcrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">On the Rocks’, Xth International Symposium on Knappable Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729871v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">Obsidian consumption in the Western Mediterranean during the Neolithic: overview of the analytical strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
+              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527672v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des domaines d'incertitude et de leur éventuelle diminution dans un projet collectif de recherche : le cas du PCR &amp;quot;Réseau de lithothèques en Rhône-Alpes</w:t>
               </w:r>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,1062 +8119,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.265-281</w:t>
+              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586183v1</w:t>
+                <w:t xml:space="preserve">halshs-00586185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+                <w:t xml:space="preserve">Note préliminaire sur l'habitat pré- et protohistorique de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00586185v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Chemin de la Mort des Ânes (Villeneuve-lès-Maguelonne, Hérault) : nouvelles données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat des recherches sur le gisement néolithique moyen du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gascó</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.127-140</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585988v1</w:t>
+                <w:t xml:space="preserve">halshs-00654025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des recherches sur le gisement néolithique moyen du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
+                <w:t xml:space="preserve">Les Écrins, un territoire d'altitude dans le contexte des Alpes occidentales de la Préhistoire récente à l'âge du Bronze (Hautes-Alpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654025v1</w:t>
+                <w:t xml:space="preserve">halshs-00588285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Écrins, un territoire d'altitude dans le contexte des Alpes occidentales de la Préhistoire récente à l'âge du Bronze (Hautes-Alpes, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+                <w:t xml:space="preserve">Le site du Chemin de la Mort des Ânes (Villeneuve-lès-Maguelonne, Hérault) : nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale "Archéologie de la montagne européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.211-225</w:t>
+              <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588285v1</w:t>
+                <w:t xml:space="preserve">halshs-00585988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flint procurement in French Alps during Mesolithic: deciphering economic and cultural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
+              <w:t xml:space="preserve">7th International conference on the Mesolithic in Europe “Meso’2005”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00415900v1</w:t>
+                <w:t xml:space="preserve">hal-02060473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinquante ans d'études de provenance de l'obsidienne préhistorique de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432975v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flint procurement in French Alps during Mesolithic: deciphering economic and cultural territories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on the Mesolithic in Europe “Meso’2005”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060473v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00415900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante ans d'études de provenance de l'obsidienne préhistorique de Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432958v1</w:t>
+                <w:t xml:space="preserve">halshs-00432975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use-wear analysis of long blades: funeral contexts of the Neolithic-Chalcolithic in the North-East Iberia</w:t>
               </w:r>
@@ -9275,234 +9275,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches en contexte d'atelier depuis la fin du XIXe siècle en Provence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matières premières et circulation des matériaux dans le Néolithique ancien de Renaghju (Sartène, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.279-295</w:t>
+              <w:t xml:space="preserve">128ième Congrès National des Sociétés Historiques et Scientifiques “Corse et Sardaigne préhistoriques : relations et échanges dans le contexte méditerranéen”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Bastia, France. pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173627v1</w:t>
+                <w:t xml:space="preserve">halshs-00161635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières premières et circulation des matériaux dans le Néolithique ancien de Renaghju (Sartène, Corse-du-Sud)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les recherches en contexte d'atelier depuis la fin du XIXe siècle en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">128ième Congrès National des Sociétés Historiques et Scientifiques “Corse et Sardaigne préhistoriques : relations et échanges dans le contexte méditerranéen”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Bastia, France. pp.87-97</w:t>
+              <w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00161635v1</w:t>
+                <w:t xml:space="preserve">halshs-00173627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric characterization of southwestern German cherts</w:t>
               </w:r>
@@ -9746,51 +9746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9972,277 +9972,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation and origin of the obsidian in the Tyrrhenian zone: the example of prehistoric Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">International Obsidian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157340v1</w:t>
+                <w:t xml:space="preserve">hal-02157363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and origin of the obsidian in the Tyrrhenian zone: the example of prehistoric Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rigoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Obsidian Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. 2019</w:t>
+              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157363v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t>
               </w:r>
@@ -10952,64 +10952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -11068,51 +11068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11369,64 +11369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11696,77 +11696,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
@@ -12637,77 +12637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12738,51 +12738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumuye (Saint-Roman, Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12925,263 +12925,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00079244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009464v1</w:t>
+                <w:t xml:space="preserve">halshs-00009460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des formations siliceuses oligocènes de Haute-Provence, vallée du Largue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Harfouche</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009460v1</w:t>
+                <w:t xml:space="preserve">halshs-00009464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13193,263 +13193,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lefranc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Sarah Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587491v1</w:t>
+                <w:t xml:space="preserve">hal-05587475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balchiria (Sartène, Corse-du-Sud), Rapport d’opération de fouille programmée 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bounoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonia Colonna</w:t>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587475v1</w:t>
+                <w:t xml:space="preserve">hal-05587491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
               </w:r>
@@ -13461,51 +13461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turq Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13609,51 +13609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13679,77 +13679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche Rapport d’activité 2018. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13928,51 +13928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14159,51 +14159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14617,51 +14617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15199,237 +15199,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection des affleurements de silex du bassin de Collorgues-Aubussargues, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
+                <w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bazile</w:t>
+                <w:t xml:space="preserve">J. Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.25-32</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263736v1</w:t>
+                <w:t xml:space="preserve">hal-02263758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospection des affleurements de silex du bassin de Collorgues-Aubussargues, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vaquer</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02263758v1</w:t>
+                <w:t xml:space="preserve">hal-02263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géochimique des silex tertiaires : application aux matériaux des bassins de Collorgues-Aubussargues et de Salinelles-Campagne, dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t>
               </w:r>
@@ -15507,51 +15507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16056,51 +16056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13392" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J.G. Pearce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Yener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.04.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZG71ZKZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Ottavian-Spella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Palomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas Batlle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266189v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264787v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263736v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazile" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263742v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263725v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.08.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13800" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13392" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J.G. Pearce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Yener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.04.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZG71ZKZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.04.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32K0Z068-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZW28LRN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincenti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Ottavian-Spella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01236679v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nebbia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Palomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terradas Batlle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173627v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117214v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Francesco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009464v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587491v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050569v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499602v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01514065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferraz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263582v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266189v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264787v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazile" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263742v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263725v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265474v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>