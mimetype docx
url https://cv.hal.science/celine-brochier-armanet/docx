--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -320,542 +320,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel glutathione transferase harboring an FMN redox cofactor</w:t>
+                <w:t xml:space="preserve">Evolutionary trajectories, early diversification and species-specific amplification of the metazoan Inhibitor of Apoptosis (IAP) repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Morette</w:t>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Marceau</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chauvat</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 43 (5), pp.msag078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.70394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456069v1</w:t>
+                <w:t xml:space="preserve">hal-05581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary trajectories, early diversification and species-specific amplification of the metazoan Inhibitor of Apoptosis (IAP) repertoire</w:t>
+                <w:t xml:space="preserve">A novel glutathione transferase harboring an FMN redox cofactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+                <w:t xml:space="preserve">Laura Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Fanny Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Franck Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.70394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581229v1</w:t>
+                <w:t xml:space="preserve">hal-05456069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithful Interpretation of Protein Structures through Weighted Persistent Homology Improves Evolutionary Distance Estimation</w:t>
+                <w:t xml:space="preserve">Multi-proteins similarity-based sampling to select representative genomes from large databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Madern</w:t>
+                <w:t xml:space="preserve">Rémi-Vinh Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Malbos</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae271⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-025-06095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981247v1</w:t>
+                <w:t xml:space="preserve">hal-05241875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proteins similarity-based sampling to select representative genomes from large databases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faithful Interpretation of Protein Structures through Weighted Persistent Homology Improves Evolutionary Distance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
+                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-025-06095-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241875v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allostery and Evolution: A Molecular Journey Through the Structural and Dynamical Landscape of an Enzyme Super Family</w:t>
               </w:r>
@@ -969,395 +969,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et diversification des Pectobacteriaceae, une famille de bactéries phytopathogènes d’importance mondiale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+                <w:t xml:space="preserve">Persistent homology reveals strong phylogenetic signal in 3D protein structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bou Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Briolay</w:t>
+                <w:t xml:space="preserve">Philippe Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695948v1</w:t>
+                <w:t xml:space="preserve">hal-04599673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent homology reveals strong phylogenetic signal in 3D protein structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malbos</w:t>
+                <w:t xml:space="preserve">Description of a new genus of the Pectobacteriaceae family isolated from water in coastal brackish wetlands of the French Camargue region, Prodigiosinella gen. nov., including the new species Prodigiosinella aquatilis sp. nov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (4), pp.158. </w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (2-3), pp.126497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2024.126497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599673v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a new genus of the Pectobacteriaceae family isolated from water in coastal brackish wetlands of the French Camargue region, Prodigiosinella gen. nov., including the new species Prodigiosinella aquatilis sp. nov</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Diversité et diversification des Pectobacteriaceae, une famille de bactéries phytopathogènes d’importance mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Briolay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476288v1</w:t>
+                <w:t xml:space="preserve">hal-04695948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The characterization of ancient Methanococcales malate dehydrogenases reveals that strong thermal stability prevents unfolding under intense γ-irradiation</w:t>
               </w:r>
@@ -1605,291 +1605,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A divide-and-conquer phylogenomic approach based on character supermatrices resolves early steps in the evolution of the Archaea</w:t>
+                <w:t xml:space="preserve">Protein conformational space at the edge of allostery: turning a nonallosteric malate dehydrogenase into an “allosterized” enzyme using evolution-guided punctual mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Aouad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
+                <w:t xml:space="preserve">Antonio Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Madern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-021-01952-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (9), pp.msac186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514913v1</w:t>
+                <w:t xml:space="preserve">hal-03781769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein conformational space at the edge of allostery: turning a nonallosteric malate dehydrogenase into an “allosterized” enzyme using evolution-guided punctual mutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A divide-and-conquer phylogenomic approach based on character supermatrices resolves early steps in the evolution of the Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Iorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (9), pp.msac186. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-021-01952-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781769v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Evolutionary Scenario of Cell Division and Associated Processes in the Firmicutes</w:t>
               </w:r>
@@ -1901,64 +1901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grangeasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2388,334 +2388,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TERB1-TERB2-MAJIN complex of mouse meiotic telomeres dates back to the common ancestor of metazoans</w:t>
+                <w:t xml:space="preserve">Hepatitis B virus preS2Δ38–55 variants: A newly identified risk factor for hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene da Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Damien Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Benavente</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sumantra Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njie Ramou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simon Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-01612-9⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (5), pp.100144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2020.100144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118158v1</w:t>
+                <w:t xml:space="preserve">pasteur-03697731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B virus preS2Δ38–55 variants: A newly identified risk factor for hepatocellular carcinoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TERB1-TERB2-MAJIN complex of mouse meiotic telomeres dates back to the common ancestor of metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
+                <w:t xml:space="preserve">Irene da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njie Ramou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (5), pp.100144. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2020.100144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-01612-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03697731v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickeya poaceiphila sp. nov., a plant-pathogenic bacterium isolated from sugar cane (Saccharum officinarum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (8), pp.4508-4514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary relationships between Archaea and eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,1142 +2834,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02445585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneSpy, a user-friendly and flexible genomic context visualizer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Description Osteo-Oto-Hepato-Enteric (O2HE) syndrome, a new recessive autosomal syndrome secondary to loss of function mutations in the UNC45A gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francescatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourchany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.795-796</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388605v1</w:t>
+                <w:t xml:space="preserve">hal-02461437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisella tularensis: FupA mutation contributes tofluoroquinolone resistance by increasing vesicle secretion and biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Boisset</w:t>
+                <w:t xml:space="preserve">Taxonomic assignment of uncultured prokaryotes with long range PCR targeting the spectinomycin operon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1615848⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (6-7), pp.280-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019231v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial MrpORP is a novel Mrp/NBP35 protein involved in iron-sulfur biogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouchka Fiévet</w:t>
+                <w:t xml:space="preserve">Francisella tularensis: FupA mutation contributes tofluoroquinolone resistance by increasing vesicle secretion and biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cíntia Carreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Helena Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Valette</w:t>
+                <w:t xml:space="preserve">Sabrina Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37021-8⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.808-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2019.1615848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186929v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Function, and Evolution of the Pseudomonas aeruginosa Lysine Decarboxylase LdcA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bacterial MrpORP is a novel Mrp/NBP35 protein involved in iron-sulfur biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Banzhaf</w:t>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cíntia Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2019.10.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.360-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37021-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345384v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description Osteo-Oto-Hepato-Enteric (O2HE) syndrome, a new recessive autosomal syndrome secondary to loss of function mutations in the UNC45A gene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, Function, and Evolution of the Pseudomonas aeruginosa Lysine Decarboxylase LdcA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Tan</w:t>
+                <w:t xml:space="preserve">Eaazhisai Kandiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourchany</w:t>
+                <w:t xml:space="preserve">Diego Carriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simon Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Banzhaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2019.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461437v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic assignment of uncultured prokaryotes with long range PCR targeting the spectinomycin operon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">GeneSpy, a user-friendly and flexible genomic context visualizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simon Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grangeasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170 (6-7), pp.280-287. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.329-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327832v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytopathogenic nature of Dickeya aquatica 174/2 and the dynamic early evolution of Dickeya pathogenicity</w:t>
+                <w:t xml:space="preserve">Comparative genomics and proteogenomics highlight key molecular players involved in Frankia sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duprey</w:t>
+                <w:t xml:space="preserve">Lorine Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Garin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14627⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (4-5), pp.202-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099020v1</w:t>
+                <w:t xml:space="preserve">hal-02309396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics and proteogenomics highlight key molecular players involved in Frankia sporulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phytopathogenic nature of Dickeya aquatica 174/2 and the dynamic early evolution of Dickeya pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Alexandre Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170 (4-5), pp.202-213. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.2809-2835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309396v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary placement of Methanonatronarchaeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel subfamily of bacterial AAT-fold basic amino acid decarboxylases and functional characterization of its first representative: Pseudomonas aeruginosa LdcA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Carriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simon Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-of-Function Mutations in UNC45A Cause a Syndrome Associating Cholestasis, Diarrhea, Impaired Hearing, and Bone Fragility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Francescatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,103 +4539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme halophilic archaea derive from two distinct methanogen Class II lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.46-54. </w:t>
@@ -4667,1160 +4667,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO dehydrogenase accessory protein CooT is a novel nickel-binding protein.</w:t>
+                <w:t xml:space="preserve">IsoSel: Protein Isoform Selector for phylogenetic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Timm</w:t>
+                <w:t xml:space="preserve">H. Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">A. Souvane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pérard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7mt00063d⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.e0174250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655185v1</w:t>
+                <w:t xml:space="preserve">hal-01943795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IsoSel: Protein Isoform Selector for phylogenetic reconstructions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Souvane</w:t>
+                <w:t xml:space="preserve">The growing tree of Archaea: new perspectives on their diversity, evolution and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis S Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Perriere</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174250⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (11), pp.2407-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943795v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02445405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growing tree of Archaea: new perspectives on their diversity, evolution and ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CO dehydrogenase accessory protein CooT is a novel nickel-binding protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zambelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis S Adam</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ollagnier de Choudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (11), pp.2407-2425. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.575-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7mt00063d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02445405v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell division of Streptococcus pneumoniae: think positive!</w:t>
+                <w:t xml:space="preserve">The changing view of eukaryogenesis - fossils, cells, lineages and how they all come together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. S. Garcia</w:t>
+                <w:t xml:space="preserve">J. B. Dacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Simorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">M. C. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grangeasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Buick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (20), pp.3695-3703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.178566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012367v1</w:t>
+                <w:t xml:space="preserve">hal-02016401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomic analysis supports the ancestral presence of LPS-outer membranes in the Firmicutes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Cs Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Poppleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Klingl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.e14589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.14589.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01362343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional start site turnover in the evolution of bacterial paralogous genes - the pelE-pelD virulence genes in Dickeya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (22), pp.4192-4207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RiboDB database: a comprehensive resource for prokaryotic systematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jauffrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (8), pp.2170--2172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msw088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel genomic island modifies DNA with 7-deazaguanine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.e1452-e1459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing view of eukaryogenesis - fossils, cells, lineages and how they all come together</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell division of Streptococcus pneumoniae: think positive!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Field</w:t>
+                <w:t xml:space="preserve">P. S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Buick</w:t>
+                <w:t xml:space="preserve">J. P. Simorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Eme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Grangeasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129 (20), pp.3695-3703. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.178566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016401v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Acquisitions from Bacteria at the Origins of Major Archaeal Clades Are Vastly Overestimated</w:t>
               </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J Szollosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (2), pp.305 - 310. </w:t>
@@ -6985,1385 +6985,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of phosphatidylinositol- 3-kinases: ancestral origin in eukaryotes and complex duplication patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Philippon</w:t>
+                <w:t xml:space="preserve">Adaptation in toxic environments: arsenic Genomic Islands in the bacterial genus $Thiomonas$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelle Freel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-015-0498-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.0139011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025630v1</w:t>
+                <w:t xml:space="preserve">cea-01825879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the conserved phylogenetic core of \textitarchaea disentangles the evolution of the third domain of life</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Moreira</w:t>
+                <w:t xml:space="preserve">The two-domain tree of life is linked to a new root for the Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasie Raymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.6670-6675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1420858112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025628v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive arsenite oxidase expression detected in arsenic-hypertolerant Pseudomonas xanthomarina S11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 166, pp.205-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-domain tree of life is linked to a new root for the Archaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kasie Raymann</w:t>
+                <w:t xml:space="preserve">Extending the conserved phylogenetic core of \textitarchaea disentangles the evolution of the third domain of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.1242-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1420858112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02018983v1</w:t>
+                <w:t xml:space="preserve">hal-02025628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation in toxic environments: arsenic Genomic Islands in the bacterial genus $Thiomonas$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Farasin</w:t>
+                <w:t xml:space="preserve">Evolutionary history of phosphatidylinositol- 3-kinases: ancestral origin in eukaryotes and complex duplication patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.0139011. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0498-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01825879v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic oxidation of long-chain n-alkanes by the hyperthermophilic sulfate-reducing archaeon, Archaeoglobus fulgidus.</w:t>
+                <w:t xml:space="preserve">Promiscuous Nickel Import in Human Pathogens: Structure, Thermodynamics, and Evolution of Extracytoplasmic Nickel-Binding Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Khelifi</w:t>
+                <w:t xml:space="preserve">Hugo Lebrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+                <w:t xml:space="preserve">Barbara Zambelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roche</w:t>
+                <w:t xml:space="preserve">Hilde de Reuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Elise Borezée-Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (10), pp.1421-1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165315v1</w:t>
+                <w:t xml:space="preserve">hal-01084825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal proteins: Toward a next generation standard for prokaryotic systematics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein SYCP2 Is an Ancient Component of the Metazoan Synaptonemal Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fraune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alsheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemalatha Golaconda Ramulu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Groussin</w:t>
+                <w:t xml:space="preserve">J. Redolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Talla</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000381080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913940v1</w:t>
+                <w:t xml:space="preserve">hal-02071527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant, animal, and fungal micronutrient queuosine is salvaged by members of the DUF2419 protein family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zallot</w:t>
+                <w:t xml:space="preserve">Phylogenomic test of the hypotheses for the evolutionary origin of eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nc. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cb500278k⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (4), pp.832-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045535v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promiscuous Nickel Import in Human Pathogens: Structure, Thermodynamics, and Evolution of Extracytoplasmic Nickel-Binding Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lebrette</w:t>
+                <w:t xml:space="preserve">Plant, animal, and fungal micronutrient queuosine is salvaged by members of the DUF2419 protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise Borezée-Durant</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W. Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forouhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Limbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2014.07.012⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.1812-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb500278k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084825v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein SYCP2 Is an Ancient Component of the Metazoan Synaptonemal Complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Redolfi</w:t>
+                <w:t xml:space="preserve">Anaerobic oxidation of long-chain n-alkanes by the hyperthermophilic sulfate-reducing archaeon, Archaeoglobus fulgidus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000381080⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071527v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic test of the hypotheses for the evolutionary origin of eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ribosomal proteins: Toward a next generation standard for prokaryotic systematics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemalatha Golaconda Ramulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nc. Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gouy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (4), pp.832-45. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.103 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045522v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halomonas olivaria sp. nov., a moderately halophilic bacterium isolated from olive-processing effluents</w:t>
               </w:r>
@@ -8479,90 +8479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global phylogenomic analysis disentangles the complex evolutionary history of DNA replication in archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasie Raymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (1), pp.192-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8590,1275 +8590,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenies of Central Element Proteins Reveal the Dynamic Evolutionary History of the Mammalian Synaptonemal Complex: Ancient and Recent Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fraune</w:t>
+                <w:t xml:space="preserve">LUCA, ancêtre de tous les êtres vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Benavente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GENETICS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.29--31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281550v1</w:t>
+                <w:t xml:space="preserve">hal-02281557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCA, ancêtre de tous les êtres vivants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+                <w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers de la Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.934-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281557v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+                <w:t xml:space="preserve">Metagenomics of Kamchatkan hot spring filaments reveal two new major (hyper)thermophilic lineages related to Thaumarchaeota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lj. Reigstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lanzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weinmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.425--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972245v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomics of Kamchatkan hot spring filaments reveal two new major (hyper)thermophilic lineages related to Thaumarchaeota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Weinmaier</w:t>
+                <w:t xml:space="preserve">Mesotoga infera sp. nov., a mesophilic member of the order Thermotogales, isolated from an underground gas storage aquifer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aüllo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.02.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3003-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.047993-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281555v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesotoga infera sp. nov., a mesophilic member of the order Thermotogales, isolated from an underground gas storage aquifer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenies of Central Element Proteins Reveal the Dynamic Evolutionary History of the Mammalian Synaptonemal Complex: Ancient and Recent Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fraune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alsheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3003-8. </w:t>
+              <w:t xml:space="preserve">GENETICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195, pp.781--793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.047993-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.156679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972251v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer of a chloroplast DnaJ-Fer protein to Thaumarchaeota and the evolutionary history of the DnaK chaperone system in Archea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular organization, biochemical function, cellular role and evolution of NfuA, an atypical Fe-S carrier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vinella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-226⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (1), pp.155-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2012.08181.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282767v1</w:t>
+                <w:t xml:space="preserve">hal-01054360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo metagenomic assembly reveals abundant novel major lineage of Archaea in hypersaline microbial communities.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan A Ugalde</w:t>
+                <w:t xml:space="preserve">Time for order in microbial systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2012.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.78⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965716v1</w:t>
+                <w:t xml:space="preserve">hal-00697925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular organization, biochemical function, cellular role and evolution of NfuA, an atypical Fe-S carrier.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spotlight on the Thaumarchaeota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2012.08181.x⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.227-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054360v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotlight on the Thaumarchaeota</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De novo metagenomic assembly reveals abundant novel major lineage of Archaea in hypersaline microbial communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Narasingarao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Podell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne B Emerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6, pp.227-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.145⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658492v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time for order in microbial systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+                <w:t xml:space="preserve">Horizontal gene transfer of a chloroplast DnaJ-Fer protein to Thaumarchaeota and the evolutionary history of the DnaK chaperone system in Archea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2012.02.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00697925v1</w:t>
+                <w:t xml:space="preserve">hal-02282767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis of the DUF71/COG2102 family predicts roles in diphthamide biosynthesis and B12 salvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Crécy-Lagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forouhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9925,1870 +9925,1870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Highly Conserved Antibiotic Sensing/Resistance Pathway in Firmicutes Involves an ABC Transporter Interplaying with a Signal Transduction System</w:t>
+                <w:t xml:space="preserve">The GTPase Function of YvcJ and Its Subcellular Relocalization Are Dependent on Growth Conditions in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coumes-Florens</w:t>
+                <w:t xml:space="preserve">F. Pompeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Denizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Foglino</w:t>
+                <w:t xml:space="preserve">A. Galinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.156-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299257v1</w:t>
+                <w:t xml:space="preserve">hal-00698146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected Diversity of Arsenite-Oxidizing Bacteria Revealed by a Widespread Distribution of the &amp;lt;i&amp;gt;aoxB&amp;lt;/i&amp;gt; Gene in Prokaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
+                <w:t xml:space="preserve">Survival of extremely and moderately halophilic isolates of Tunisian solar salterns after UV-B or oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cordi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">S. Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Halter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dukan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57(11), pp.923-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697950v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete-fosmid and fosmid-end sequences reveal frequent horizontal gene transfers in marine uncultured planktonic archaea.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specificity shifts in the rRNA and tRNA nucleotide targets of archaeal and bacterial m5U methyltransferases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purificación López-García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Rodríguez-Valera</w:t>
+                <w:t xml:space="preserve">Clotilde Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.16⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.2323411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662567v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaea and the tree of life</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An oxygen reduction chain in the hyperthermophilic anaerobe Thermotoga maritima highlights horizontal gene transfer between Thermococcales and Thermotogales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.2132-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02439.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596061v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity shifts in the rRNA and tRNA nucleotide targets of archaeal and bacterial m5U methyltransferases.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A eukaryotic-like sulfiredoxin involved in oxidative stress responses and in the reduction of the sulfinic form of 2 Cys-peroxiredoxin in the cyanobacterium Anabaena PCC 7120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rose</w:t>
+                <w:t xml:space="preserve">C. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Husson</w:t>
+                <w:t xml:space="preserve">A. Janicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-C. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.2323411⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191, pp.1108-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03774.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580893v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oxygen reduction chain in the hyperthermophilic anaerobe Thermotoga maritima highlights horizontal gene transfer between Thermococcales and Thermotogales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence of the stramenopile Blastocystis, a human anaerobic parasite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pieulle</w:t>
+                <w:t xml:space="preserve">Michaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brioukhanov</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02439.x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.R29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02299099v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A eukaryotic-like sulfiredoxin involved in oxidative stress responses and in the reduction of the sulfinic form of 2 Cys-peroxiredoxin in the cyanobacterium Anabaena PCC 7120</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Cultivation of the first mesophilic representative (&amp;quot;mesotoga&amp;quot;) within the order Thermotogales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Janicki</w:t>
+                <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-C. Zhang</w:t>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 191, pp.1108-1118. </w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.581-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03774.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303173v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the stramenopile Blastocystis, a human anaerobic parasite.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Highly Conserved Antibiotic Sensing/Resistance Pathway in Firmicutes Involves an ABC Transporter Interplaying with a Signal Transduction System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Roussel</w:t>
+                <w:t xml:space="preserve">S. Coumes-Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">A. Guiseppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+                <w:t xml:space="preserve">F. Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Foglino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.R29. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.e15951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617212v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of the first mesophilic representative (&amp;quot;mesotoga&amp;quot;) within the order Thermotogales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+                <w:t xml:space="preserve">Unsuspected Diversity of Arsenite-Oxidizing Bacteria Revealed by a Widespread Distribution of the &amp;lt;i&amp;gt;aoxB&amp;lt;/i&amp;gt; Gene in Prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">A. Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+                <w:t xml:space="preserve">D. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77, pp.4685-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02884-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748961v1</w:t>
+                <w:t xml:space="preserve">hal-00697950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GTPase Function of YvcJ and Its Subcellular Relocalization Are Dependent on Growth Conditions in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete-fosmid and fosmid-end sequences reveal frequent horizontal gene transfers in marine uncultured planktonic archaea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pompeo</w:t>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luciano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galinier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (8), pp.1291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698146v1</w:t>
+                <w:t xml:space="preserve">hal-00662567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of extremely and moderately halophilic isolates of Tunisian solar salterns after UV-B or oxidative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dukan</w:t>
+                <w:t xml:space="preserve">Archaea and the tree of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698270v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of a phylogenetically ambiguous, arsenic-oxidizing Thiomonas sp., Thiomonas arsenitoxydans strain 3As(T) sp. nov.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Moinier</w:t>
+                <w:t xml:space="preserve">Specificity shifts in the rRNA and tRNA nucleotide targets of archaeal and bacterial m5U methyltransferases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-011-0684-y⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.2323411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297428v1</w:t>
+                <w:t xml:space="preserve">hal-00572515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and genetic variation among Fe(II)-oxidizing acidithiobacilli supports the view that these comprise multiple species with different ferrous iron oxidation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. B. Hallberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 155, pp.111-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.044537-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity shifts in the rRNA and tRNA nucleotide targets of archaeal and bacterial m5U methyltransferases.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Rose</w:t>
+                <w:t xml:space="preserve">Characteristics of a phylogenetically ambiguous, arsenic-oxidizing Thiomonas sp., Thiomonas arsenitoxydans strain 3As(T) sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Slyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.2323411⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193, pp.439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-011-0684-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572515v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the last common ancestor and early evolution of eukaryotes: reconstructing the history of mitochondrial ribosomes.</w:t>
               </w:r>
@@ -11813,51 +11813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (1), pp.53-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11891,77 +11891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phylogenomic analysis of the anaphase promoting complex and its targets points to complex and modern-like control of the cell cycle in the last common ancestor of eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12168,51 +12168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12252,675 +12252,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heterotrophic prokaryote subgroups in the Sfax coastal solar salterns by combining flow cytometry cell sorting and phylogenetic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence and Modular Evolution of a Novel Motility Machinery in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Trigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">R. Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
+                <w:t xml:space="preserve">A.V. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">M. Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fiegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-011-0364-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (9), pp.1409-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598296v1</w:t>
+                <w:t xml:space="preserve">hal-00698033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and Modular Evolution of a Novel Motility Machinery in Bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of &amp;lt;i&amp;gt;Halorubrum sfaxense&amp;lt;/i&amp;gt; sp. nov. a New Halophilic Archaeon Isolated from the Solar Saltern of Sfax in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dukan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Int J Microbiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, --, pp.347-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698033v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of &amp;lt;i&amp;gt;Halorubrum sfaxense&amp;lt;/i&amp;gt; sp. nov. a New Halophilic Archaeon Isolated from the Solar Saltern of Sfax in Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">Characterization of heterotrophic prokaryote subgroups in the Sfax coastal solar salterns by combining flow cytometry cell sorting and phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Microbiol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.347-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-011-0364-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698269v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct gene set in two different lineages of ammoniaoxidizing archaea supports the phylum Thaumarchaeota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Spang</w:t>
+                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hatzenpichler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rattei</w:t>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tischler</w:t>
+                <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698225v1</w:t>
+                <w:t xml:space="preserve">hal-00463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Marchal</w:t>
+                <w:t xml:space="preserve">Distinct gene set in two different lineages of ammoniaoxidizing archaea supports the phylum Thaumarchaeota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
+                <w:t xml:space="preserve">R. Hatzenpichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Chandler</w:t>
+                <w:t xml:space="preserve">T. Rattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18(8), pp.331-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463879v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrosopumilus maritimus genome reveals unique mechanisms for nitrification and autotrophy in globally distributed marine crenarchaea</w:t>
               </w:r>
@@ -13040,103 +13040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of eukaryotes and their relationship with the Archaea: are we at a phylogenomic impasse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. Poole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (10), pp.743-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13317,51 +13317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et méchodes en phylogénie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, --, pp.63-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13514,450 +13514,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qri7/OSGEPL the mitochondrial version of the universal Kae1/YgjD protein is essential for mitochondrial genome maintenance</w:t>
+                <w:t xml:space="preserve">Qri7/OSGEPL, the mitochondrial version of the universal Kae1/YgjD protein, is essential for mitochondrial genome maintenance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oberto</w:t>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Breuil</w:t>
+                <w:t xml:space="preserve">Norman Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hecker</w:t>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Farina</w:t>
+                <w:t xml:space="preserve">Francesca Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 37, pp.5343-52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698096v1</w:t>
+                <w:t xml:space="preserve">hal-00404453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-sulfur (Fe/S) protein biogenesis: phylogenomic and genetic studies of A-type carriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vinella</w:t>
+                <w:t xml:space="preserve">Qri7/OSGEPL the mitochondrial version of the universal Kae1/YgjD protein is essential for mitochondrial genome maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.261-268</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.5343-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698313v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qri7/OSGEPL, the mitochondrial version of the universal Kae1/YgjD protein, is essential for mitochondrial genome maintenance.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron-sulfur (Fe/S) protein biogenesis: phylogenomic and genetic studies of A-type carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Breuil</w:t>
+                <w:t xml:space="preserve">D. Vinella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">L. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Farina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.261-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404453v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happy together: genomic insights into the unique Nanoarchaeum/Ignicoccus association.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14004,51 +14004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of prokaryotes: does it exist and why should we care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14175,415 +14175,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Archaea : évolution et diversité du troisième domaine du vivant</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acquisition of a bacterial RumA-type tRNA(uracil-54 C5)methyltransferase by Archaea through an ancient horizontal gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Urbonavicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auxilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Walbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Golinelli-Pimpaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (3), pp.137-145</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.323-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697926v1</w:t>
+                <w:t xml:space="preserve">hal-00698274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome Annotation Using a Distributed Grid of Undergraduate Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Hingamp</w:t>
+                <w:t xml:space="preserve">Les Archaea : évolution et diversité du troisième domaine du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.239-241</w:t>
+              <w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (3), pp.137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697953v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of a bacterial RumA-type tRNA(uracil-54 C5)methyltransferase by Archaea through an ancient horizontal gene transfer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenome Annotation Using a Distributed Grid of Undergraduate Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Walbott</w:t>
+                <w:t xml:space="preserve">P. Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Trachana</w:t>
+                <w:t xml:space="preserve">D. Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Golinelli-Pimpaneau</w:t>
+                <w:t xml:space="preserve">D. Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 67, pp.323-335</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.239-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698274v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA topoisomerase IB in Thaumarchaeota testifies for the presence of this enzyme in the last common ancestor of Archaea and Eucarya.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14643,51 +14643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of a bacterial RumA-type tRNA(uracil-54, C5)-methyltransferase by Archaea through an ancient horizontal gene transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaunius Urbonavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Auxilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14764,51 +14764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant viruses giant chimeras: The multiple evolutionary histories of &amp;lt;i&amp;gt;Mimivirus&amp;lt;/i&amp;gt; genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14872,51 +14872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14957,295 +14957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early archives of genetically-restricted proviral DNA in the female genital tract after heterosexual transmission of HIV-1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Grésenguet</w:t>
+                <w:t xml:space="preserve">Phylogenomics of the archaeal flagellum: rare horizontal gene transfer in a unique motility structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328011f94b⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887880v1</w:t>
+                <w:t xml:space="preserve">hal-00698404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of the archaeal flagellum: rare horizontal gene transfer in a unique motility structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Early archives of genetically-restricted proviral DNA in the female genital tract after heterosexual transmission of HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chomont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Grésenguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bouhlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7, pp.53-70. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.153--162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328011f94b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698404v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro detection of the enzymatic activity of folate-dependent tRNA(U54 C5)methyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Urbonavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15322,51 +15322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeal orthologue of the universal protein Kae1 is an iron metalloprotein which exhibits atypical DNA-binding properties and apurinic-endonuclease activity in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15694,51 +15694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and evolution of Archaea: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15789,64 +15789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Luca: the last universal common ancestor]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (10), pp.860-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15871,77 +15871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of a genome fragment of an uncultivated mesopelagic crenarchaeote reveals multiple horizontal gene transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodriguez-Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16087,51 +16087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eubacterial phylogeny based on translational apparatus proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bapteste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16210,225 +16210,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogénies moléculaires et génomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Philippe</w:t>
+                <w:t xml:space="preserve">The evolutionary history of ribosomal protein RpS14: horizontal gene transfer at the heart of the ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (12), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-9525(00)02142-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698388v1</w:t>
+                <w:t xml:space="preserve">hal-02335661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary history of ribosomal protein RpS14: horizontal gene transfer at the heart of the ribosome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Phylogénies moléculaires et génomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 206, pp.50-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02335661v1</w:t>
+                <w:t xml:space="preserve">hal-00698388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16446,90 +16446,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16571,90 +16571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel import in bacteria, structural study of extracytoplasmic nickel-binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lebrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Borezée-Durant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBG. Saint Ismier, FRA., Jul 2013, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16718,51 +16718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaea and the tree of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Forterre, May 2009, Fondation des Treilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16819,103 +16819,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLYON 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
@@ -16944,103 +16944,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
@@ -17069,51 +17069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Frankia genomes to identify genetic determinants involved in sporogenesis: Towards promising tracks to understand in plant sporuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorine Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17233,51 +17233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Meeting of the Society of Molecular Biology and Evolution (SMBE'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17341,51 +17341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17657,51 +17657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Bertrand; Pierre Caumette; Philippe Lebaron; Robert Matheron; Philippe Normand; Télesphore Sime-Ngando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17778,51 +17778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17886,51 +17886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18013,51 +18013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La systématique à l'épreuve du monde microbien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18165,51 +18165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C159F79C"/>
+    <w:nsid w:val="CE5883A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18396,51 +18396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-brochier-armanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4669-3589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142968455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sim&#245;es Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coquille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Madern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Dagher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Vinh Coudert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06095-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Halgand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coquille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac186" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Siebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juila Novion Ducassou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79611-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecocq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa312" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03254304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Stajner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Cerenak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17456" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene da Cruz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Benavente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01612-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03697731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumantra Ghosh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njie Ramou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2020.100144" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1073-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388605v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty459" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lindgren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Villers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1615848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02186929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fi&#233;vet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Carreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37021-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eaazhisai Kandiah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carriel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Banzhaf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.10.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461437v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francescatto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourchany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02327832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.06.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Bethencourt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.04.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02059654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0359-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887855v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zucchini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0069-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976008v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ben Hania" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13995" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01721495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Francescatto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perciliz Tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourchany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Leusse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.01.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.04.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zambelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00063d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souvane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174250" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis S Adam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012367v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Simorre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grangeasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01362343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Cs Antunes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poppleton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klingl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14589.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049900v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiaville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kellner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hutinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Thiaville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Dacks" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Field" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buick" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.178566" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Attaiech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Boughammoura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peillard-Fiorente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601626113" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rizk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chouabe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chantret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0745-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraune" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsheimer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Volff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schucker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-016-0583-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vinella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Vorontsov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gallaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005312" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1962-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guzzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Baronian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005460" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452071v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Wartel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3431" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0498-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025628v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasie Raymann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1420858112" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825879v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krueger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165315v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.58" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045535v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zallot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Gaston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouhar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Limbach" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb500278k" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebrette" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zambelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Reuse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071527v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redolfi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavente" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381080" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045522v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Rochette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst272" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957432v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281550v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.156679" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Reigstad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weinmaier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.02.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282767v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-226" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Narasingarao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Podell" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Ugalde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne B Emerson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.78" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054360v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Angelini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Planel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2012.08181.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8J79KNF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658492v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.145" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697925v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2012.02.006" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T18L6CQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Cr&#233;cy-Lagard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Hunt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-7-32" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299257v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumes-Florens" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiseppi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denizot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foglino" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015951" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697950v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagnout" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02884-10" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662567v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.16" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596061v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.11.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TV5S39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580893v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Rasmussen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rose" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2323411" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299099v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Fourn" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasseur" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieulle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioukhanov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02439.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D68LBHJP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303173v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boileau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C. Zhang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03774.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698146v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompeo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luciano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698270v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trigui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Masmoudi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maalej" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dukan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slyemi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0684-y" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE0D3794F8881F1EF37CDB38A7FC7721311B6840/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572515v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299282v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trilles" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-265" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598326v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.015" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZX76T5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598296v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Trigui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0364-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698033v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agrebi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Le Gall" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiegna" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002268" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698269v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698225v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatzenpichler" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rattei" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tischler" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698318v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Walker" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. La Torre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Klotz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Urakawa" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913533107" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539502v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. Poole" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2426" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salacha" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kovacic" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilhelm" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommassen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02174.x" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539266v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534355v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Cr&#233;cy-Lagard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaunius Urbonavicius" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Phillips" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq096" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698096v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farina" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698313v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinella" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loiseau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talla" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barras" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404453v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Breuil" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp557" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362871v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol110" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697932v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697936v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;noche" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697926v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697953v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hingamp" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautheret" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698274v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urbonavicius" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auxilien" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walbott" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trachana" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353347v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-3-54" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287548v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Trachana" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.06047.x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698068v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256781v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1852" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887880v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chomont" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;senguet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouhlal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328011f94b" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698275v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skouloubris" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Myllykallio" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosjean" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195238v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm554" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264052v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Skouloubris" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(07)25004-9" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698407v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marck" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697930v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196820v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698028v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698045v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335701v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(01)02522-7" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30D8261-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698388v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335661v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(00)02142-9" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCW5T1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204369v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321463v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taib" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091278v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397696v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477161v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_6" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_6" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698386v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802279v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698394v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-brochier-armanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4669-3589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142968455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sim&#245;es Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coquille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Madern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70394" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Vinh Coudert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jauffrit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06095-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Dagher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae158" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Halgand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coquille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iorio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac186" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03514913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01952-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Felix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Siebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juila Novion Ducassou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nigou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79611-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecocq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa312" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03254304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djivan Prentout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Stajner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Cerenak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17456" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03697731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumantra Ghosh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njie Ramou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2020.100144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene da Cruz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Benavente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01612-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1073-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francescatto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Tan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourchany" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02327832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.06.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lindgren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Villers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1615848" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02186929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fi&#233;vet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Carreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37021-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eaazhisai Kandiah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carriel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Banzhaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.10.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty459" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Bethencourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02059654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0359-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887855v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zucchini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0069-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976008v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ben Hania" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13995" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamourette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy228" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01721495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Francescatto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perciliz Tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourchany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Leusse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.01.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.04.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souvane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174250" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis S Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochier-Armanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zambelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollagnier de Choudens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00063d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Dacks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.178566" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01362343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Cs Antunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poppleton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klingl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14589.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800061v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M de Vienne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw088" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiaville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kellner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hutinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Thiaville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Simorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grangeasse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.07.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Attaiech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Boughammoura" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peillard-Fiorente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601626113" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Karaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rizk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chouabe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chantret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0745-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraune" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsheimer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Volff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schucker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-016-0583-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vinella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Vorontsov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gallaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005312" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1962-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guzzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agrebi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Baronian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005460" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452071v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Wartel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3431" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825879v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krueger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasie Raymann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1420858112" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025630v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0498-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebrette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zambelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Reuse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2014.07.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071527v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Redolfi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381080" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045522v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Rochette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst272" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045535v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zallot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Gaston" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouhar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Limbach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb500278k" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.58" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913940v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825480v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.049007-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957432v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281557v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Reigstad" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weinmaier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.02.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.156679" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Py" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Angelini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Planel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2012.08181.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8J79KNF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697925v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2012.02.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T18L6CQN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658492v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.145" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965716v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Narasingarao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Podell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Ugalde" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne B Emerson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.78" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282767v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-226" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Cr&#233;cy-Lagard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Hunt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-7-32" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompeo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luciano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galinier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trigui" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Masmoudi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maalej" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dukan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580893v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Rasmussen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rose" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Husson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2323411" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299099v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Fourn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brasseur" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieulle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioukhanov" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02439.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D68LBHJP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303173v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boileau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicki" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C. Zhang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03774.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299257v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumes-Florens" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guiseppi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denizot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foglino" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015951" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697950v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagnout" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02884-10" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Zivanovic" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.16" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596061v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.11.007" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01TV5S39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572515v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Johnson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnefoy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Hallberg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.044537-0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297428v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slyemi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0684-y" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE0D3794F8881F1EF37CDB38A7FC7721311B6840/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299282v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trilles" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-265" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299276v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alphonse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ball" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.234278" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598326v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.015" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZX76T5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698033v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agrebi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Le Gall" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiegna" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002268" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698269v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598296v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Trigui" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0364-5" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698225v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatzenpichler" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rattei" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tischler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698318v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Walker" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. La Torre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Klotz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Urakawa" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913533107" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539502v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. Poole" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2426" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salacha" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kovacic" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilhelm" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommassen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02174.x" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539266v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534355v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Cr&#233;cy-Lagard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaunius Urbonavicius" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Phillips" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq096" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404453v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Breuil" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp557" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698096v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farina" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698313v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinella" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loiseau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talla" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barras" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362871v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol110" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697932v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697936v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;noche" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698274v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urbonavicius" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auxilien" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walbott" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trachana" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697926v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697953v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hingamp" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautheret" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353347v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-3-54" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287548v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Trachana" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.06047.x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698068v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256781v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1852" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887880v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chomont" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;senguet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouhlal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328011f94b" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698275v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skouloubris" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Myllykallio" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosjean" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195238v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm554" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264052v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Skouloubris" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Myllykallio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(07)25004-9" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698407v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marck" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697930v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196820v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698028v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698045v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335701v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(01)02522-7" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30D8261-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335661v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-9525(00)02142-9" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWCW5T1Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698388v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204369v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321463v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taib" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolay" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fernandez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091278v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397696v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Joly" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477161v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_6" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_6" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698386v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802279v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698394v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>