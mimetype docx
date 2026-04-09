--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Brochot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 263, pp.114480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling to support risk assessment of pyrethroid exposure in French pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice M.R. Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.118606. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.118606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dynamic early life exposure to PFOA and PFOS of the HELIX children: Emerging profiles via prenatal exposure, breastfeeding, and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Grazuleviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Småstuen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108621. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-PBPK models: how are biochemical and physiological processes integrated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100282. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2023.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBTK modeled perfluoroalkyl acid kinetics in zebrafish eleutheroembryos suggests impacts on bioconcentrations by chorion porosity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Vogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Wincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.105588. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04158613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for lead in pregnant women: The role of bone tissue in the maternal and fetal internal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ali Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116651. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2023.116651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping blood lead levels in French children due to environmental contamination using a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmil Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 808, pp.152149. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03563032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PBPK model to evaluate zebrafish eleutheroembryos’ actual exposure: bisphenol A and analogs’ (AF, F, and S) case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22741-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03830857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating human exposure to pyrethroids’ mixtures from biomonitoring data using physiologically based pharmacokinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.110281. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03498668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.58. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative chronic risk assessment for pyrethroids in the French adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.111519. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts on fetal dosimetry of the modelling of the placental transfers of xenobiotics in a pregnancy physiologically based pharmacokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.115318. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2020.115318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Strategy of Testing Systems for Identification of Endocrine Disruptors Inducing Metabolic Disorders - An Introduction to the OBERON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Alonso-Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), pp.2988. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21082988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic PBTK model implemented in the MCRA platform: Predictive performance and uses in risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Rorije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MCRA toolbox of models and data to support chemical mixture risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes W. Kruisselbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco S. van Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.B. van den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.111185. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology-based toxicokinetic modelling in the frame of the European Human Biomonitoring Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dominguez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystalia Papadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (30), pp.8043-8052. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of maternal and foetal exposures to perfluoroalkyl compounds in a Spanish birth cohort using toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schettgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 379, pp.art. 114640. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.114640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interaction between melamine and cyanuric acid using a Physiologically-Based Toxicokinetic model in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.184-195. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque per-partum d’acidose néonatale en cas de tentative d’accouchement voie basse chez les fœtus en présentation podalique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vannerum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houfflin-Debarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic physiologically-based toxicokinetic modelling for fish : Integration of environmental factors and species variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.516-531. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the cumulative human exposures to pyrethroids by combined multi-route PBPK models : Application to the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 312, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental transfer of xenobiotics in pregnancy physiologically-based pharmacokinetic models: Structure and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.100111. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2019.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02350756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01960310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunn Marit Aasvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.e021311. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic models and related tools in environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’exposition environnementale et les imprégnations des populations à des substances chimiques : l’outil merlin-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part II : Quantitative uncertainty and sensitivity analysis in coupled exposure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 569-570, pp.1635-1649. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the exposure to chemicals for risk assessment : a comprehensive library of multimedia and PBPK models for integration, prediction, uncertainty and sensitivity analysis - the MERLIN-Expo tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.770-784. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barcellini-Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 305, pp.118-126. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multimedia/multipathway exposures to inorganic arsenic at population and individual level using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia & PBPK modelling with MERLIN-Expo versus biomonitoring for assessing Pb exposure of pre-school children in a residential setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.785-793. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part I - Application of MERLIN-Expo tool for integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 565, pp.961-976. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation toxicocinétique de la perméthrine pour lier l’exposition aux biomarqueurs mesurés lors des campagnes de biosurveillance humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for MERLIN-Expo, an advanced tool for higher tier exposure assessment, within the EU chemical legislative frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tediosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro human metabolism of permethrin isomers alone or as a mixture and the formation of the major metabolites in cryopreserved primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen HELIX : exposome et modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014-2015, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 229, pp.S122. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cis-permethrin, trans-permethrin and associated metabolites in rat blood and organs by gas chromatography–ion trap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (14), pp.3477-3487. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7774-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human early-life exposome (HELIX) : Project rationale and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrijheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda Chatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muireann Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (6), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1307204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 220 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes alternatives en expérimentation animale : caractérisation de la toxicité et du métabolisme in vitro de xénobiotiques au sein de biopuces hépatiques et rénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2012-2013, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting PCB levels in breast milk using a physiologically based pharmacokinetic model to reconstruct the dynamic exposure of Italian women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.601-609. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jes.2012.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking fate model in freshwater and PBPK model to assess human internal dosimetry of B(a)P associated with drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (4), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-011-9382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue-Hyung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205 (3), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Sparfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 201 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of nanoparticles: Presentation of FANA test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bondiguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.116--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modelling approach for in vitro to in vivo extrapolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTEX - Alternatives to Animal Experimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (Special issue Proceedings), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.7770-7771. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic whole-body physiologically based pharmacokinetic model to assess the impact of inter-individual variability on tissue dosimetry over the human lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Nemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhalation Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (13), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/08958370902748542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Association pour la Recherche en Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying heterogeneity in exposure-risk relationships using exhaled breath biomarkers for 1, 3-butadiene exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Breath Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.art 037018. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1752-7155/2/3/037018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation physiologique en toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006-2007, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologically-based kinetic modelling (PBK modelling) : meeting the 3Rs agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Boobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLA - Alternatives to Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.661-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for butadiene and four major metabolites in humans : global sensivity analysis for experimental design issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167 (3), pp.168-183. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2007.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiangiogenic treatment effects on tumors' microcirculation by Bayesian physiological pharmacokinetic modeling and magnetic resonance imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Cuénod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (8), pp.1059-67. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2006.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00140800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique bayésienne de données toxicocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a chemical probe to increase safety for human volunteers in toxicokinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6925.2005.00682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques et décisions sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumping in pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5-6), pp.719-736. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-005-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the isobolographic approach to interactions studies between more than two drugs : illustration with the convulsant interaction between pefloxacin, norfloxacin and theophylline in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.553-562. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jps.10574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy specific biochemical and physiological processes integration in p-PBPK (pregnancy-Physiologically Based PharmacoKinetics) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de l’exposition foetale aux pyréthrinoïdes à partir de biomarqueurs urinaires maternels grâce à la modélisation p-PBPK (toxicocinétique basée sur la physiologie de la femme enceinte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès national santé et environnement "Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les expositions cumulées aux pyréthrinoïdes des populations par la modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès national santé et environnement "Multi-expositions, conditions de vie et santé : de la connaissance à l'action" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modelling for assessing the exposure to chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Akademie Fresenius MIXTOX Conference "Toxicity of Chemical Mixtures: Risk, Hazard and Exposure Assessment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of EDCs in Europe based on human biomonitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schuhmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des inégalités d'exposition au chlorpyrifos en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès national santé et environnement "Les inégalités socio-environnementales de santé : Pour une approche interdisciplinaire" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for pregnant women to a non persistant chemical based on human biomonitoring data by reverse dosimetry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a pregnancy Physiologically Based Toxicokinetic (pPBTK) model for high-throughput application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the International Society of Exposure Science and the International Society of Indoor Air Quality and Climate (ISES-ISIAQ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative exposure to pyrethroids of French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03225117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting exposure, toxicokinetics and toxicity in food safety : OpenFoodTox and TKplate for human health, animal health and ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S29, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a generic fish PBTK model for binary mixtures of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the non‐persistent chemical exposome in pregnant women and school-age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. PPTOX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torshavn, Faroe Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pregnancy-physiologically based toxicokinetic (p-PBTK) model for high-throughput screening of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Métabolisme et Pharmacocinétique (GMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialized exposome concept to characterize cumulative risk at the population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing TK databases and tools to support food safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S5, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phtalate by reverse dosimetry : variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson : étude des facteurs de variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des risques sanitaires en expertise institutionnelle : vers une formalisation de la prise en compte de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADELF-SFSP "Sciences et acteurs en santé : articuler connaissances et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic modeling approach to estimate the cumulative exposure to pyrethroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2017 Annual Meeting "Integrating exposure science across diverses communities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Research Triangle Park, United States. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of generic toxicokinetic models in fish to environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European doctoral college on environment and health (EDCEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : panorama de nos expositions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres santé environnement du SEM-EDF "Quand la santé rencontre l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson pour l'évaluation du risque environnemental de substances chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models : application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of a single biomarker measurement to reconstruct the exposure of pregnant women to Di(2-ethylhexyl) phthalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models: application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement : la place des méthodes in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPAL-FRANCOPA "Place des méthodes de remplacement en expérimentation biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the new modelling tool &amp;quot;MERLIN-Expo&amp;quot; : a case-study on environmental and human exposure to POPs in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERLIN-Expo : A new tool to evaluate the fate and effects of chemicals in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Risk Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S122, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of neurologic effects in case of exceeding toxicological threshold value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress "Global environmental contamination : challenges for the well-being of the human brain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposition of benzo[c] fluorene in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S249, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically-based toxicokinetic model dor the zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium &amp; workshop "Fish and amphibian embryos as alternative models in toxicology and teratology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aulnay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bayet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées internationales de toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiological-based toxicokinetics model for the zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Computational Methods in Toxicology and Pharmacology Integrating Internet Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on the disposition of Benzo[c]fluorene in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hillenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fioravanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the dynamic exposure to PCBs for Italian population using physiologically based pharmacokinetic (PBPK) model and a complex approach combining human biomonitoring studies and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of endocrine disruption in zebrafish at different biological levels (MOZAIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on the Replacement, Reduction and Refinement of Animal Experiments in Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental health risk assessment of ambient lead levels in Lisbon, Portugal : a full chain study approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia environmental and PBPK models to assess health risks of lead associated to drinking water - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an integrated approach to evaluate health risks for toxic chemicals by linking multimedia environmental and PBPK models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian analysis of a PBPK model to reconstruct the exposure of Italian women to PCB-153 via breast milk concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological modeling in toxicology. Physiologically based toxicokinetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multimedia environmental models and effects models on a common platform for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of absorption and biotransformation of benzo[a]pyrene in a perfusion co-culture system for physiologically based pharmacokinetics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC. Sociétés de Pharmacologie-Toxicologie Cellulaire "Toxicologie Prédictive : les Voies du Futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des approches &amp;quot; omiques &amp;quot; pour modéliser la cinétique et les effets de xénobiotiques chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDI PBPK modeling in humans : bayesian estimation of key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Measurement and Kinetics of In Vivo Drug Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2008 "Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK models to assess nanoparticles kinetics and distribution in human and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing safety of toxicokinetic studies for human volunteers through the use of tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on exposure assessment in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK Modeling to Simulate the Fate of Compounds in Living Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benfenati, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2425, Springer, pp.29-56, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1960-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of chemicals in humans using a lifetime physiologically based pharmacokinetic (PBPK) model in MERLIN-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIFFROY, Philippe; TEDIOSI, Alice; CAPRI, Ettore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the Fate of Chemicals in the Environment and the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Springer, pp.215-257, 2018, The Handbook of Environmental Chemistry, 9783319595009. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59502-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'exposition à partir de données d'imprégnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMEL, Valérie; RIVIERE, Gilles; LE BIZEC, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques chimiques liés aux aliments : Principes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.51-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENFENATI, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1425, Springer, pp.37-62, 2016, Methods in Molecular Biology, 9781493936076. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3609-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Year book Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext Ltd., pp.201-204, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetics Working Group : In vitro to in vivo extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Zaldivar Comenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GOCHT, Tilman ; SCHWARZ, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The consolidation of the research strategy : Towards the replacement of in vivo repeated dose systemic toxicity testing, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coach Consortium. Paris, pp.290-296, 2012, SEURAT-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la pertinence de la ré-évaluation des risques sanitaires liés à la présence d'ions perchlorate dans les eaux destinées à la consommation humaine à la lumière des travaux de l'US EPA publiés le 23 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0116, Anses. 2021, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04090037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation des modèles physiologiques toxico/pharmacocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00107374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Brochot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 263, pp.114480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling to support risk assessment of pyrethroid exposure in French pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice M.R. Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.118606. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.118606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dynamic early life exposure to PFOA and PFOS of the HELIX children: Emerging profiles via prenatal exposure, breastfeeding, and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Grazuleviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Småstuen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108621. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBTK modeled perfluoroalkyl acid kinetics in zebrafish eleutheroembryos suggests impacts on bioconcentrations by chorion porosity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Vogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Wincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.105588. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04158613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-PBPK models: how are biochemical and physiological processes integrated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2023.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for lead in pregnant women: The role of bone tissue in the maternal and fetal internal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ali Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116651. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2023.116651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PBPK model to evaluate zebrafish eleutheroembryos’ actual exposure: bisphenol A and analogs’ (AF, F, and S) case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22741-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03830857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping blood lead levels in French children due to environmental contamination using a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmil Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 808, pp.152149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03563032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03498668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.58. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating human exposure to pyrethroids’ mixtures from biomonitoring data using physiologically based pharmacokinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.110281. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative chronic risk assessment for pyrethroids in the French adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.111519. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts on fetal dosimetry of the modelling of the placental transfers of xenobiotics in a pregnancy physiologically based pharmacokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.115318. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2020.115318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Strategy of Testing Systems for Identification of Endocrine Disruptors Inducing Metabolic Disorders - An Introduction to the OBERON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Alonso-Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), pp.2988. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21082988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic PBTK model implemented in the MCRA platform: Predictive performance and uses in risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Rorije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MCRA toolbox of models and data to support chemical mixture risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes W. Kruisselbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco S. van Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.B. van den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.111185. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of maternal and foetal exposures to perfluoroalkyl compounds in a Spanish birth cohort using toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schettgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 379, pp.art. 114640. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.114640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interaction between melamine and cyanuric acid using a Physiologically-Based Toxicokinetic model in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.184-195. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque per-partum d’acidose néonatale en cas de tentative d’accouchement voie basse chez les fœtus en présentation podalique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vannerum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houfflin-Debarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic physiologically-based toxicokinetic modelling for fish : Integration of environmental factors and species variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.516-531. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the cumulative human exposures to pyrethroids by combined multi-route PBPK models : Application to the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 312, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental transfer of xenobiotics in pregnancy physiologically-based pharmacokinetic models: Structure and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.100111. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2019.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02350756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (30), pp.8043-8052. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology-based toxicokinetic modelling in the frame of the European Human Biomonitoring Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dominguez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystalia Papadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01960310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunn Marit Aasvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.e021311. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic models and related tools in environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’exposition environnementale et les imprégnations des populations à des substances chimiques : l’outil merlin-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the exposure to chemicals for risk assessment : a comprehensive library of multimedia and PBPK models for integration, prediction, uncertainty and sensitivity analysis - the MERLIN-Expo tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.770-784. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barcellini-Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 305, pp.118-126. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multimedia/multipathway exposures to inorganic arsenic at population and individual level using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia & PBPK modelling with MERLIN-Expo versus biomonitoring for assessing Pb exposure of pre-school children in a residential setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.785-793. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part I - Application of MERLIN-Expo tool for integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 565, pp.961-976. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation toxicocinétique de la perméthrine pour lier l’exposition aux biomarqueurs mesurés lors des campagnes de biosurveillance humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for MERLIN-Expo, an advanced tool for higher tier exposure assessment, within the EU chemical legislative frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tediosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part II : Quantitative uncertainty and sensitivity analysis in coupled exposure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 569-570, pp.1635-1649. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro human metabolism of permethrin isomers alone or as a mixture and the formation of the major metabolites in cryopreserved primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen HELIX : exposome et modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014-2015, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cis-permethrin, trans-permethrin and associated metabolites in rat blood and organs by gas chromatography–ion trap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (14), pp.3477-3487. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7774-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human early-life exposome (HELIX) : Project rationale and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrijheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda Chatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muireann Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (6), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1307204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 229, pp.S122. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 220 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes alternatives en expérimentation animale : caractérisation de la toxicité et du métabolisme in vitro de xénobiotiques au sein de biopuces hépatiques et rénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2012-2013, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting PCB levels in breast milk using a physiologically based pharmacokinetic model to reconstruct the dynamic exposure of Italian women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.601-609. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jes.2012.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking fate model in freshwater and PBPK model to assess human internal dosimetry of B(a)P associated with drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (4), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-011-9382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Sparfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 201 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue-Hyung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205 (3), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of nanoparticles: Presentation of FANA test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bondiguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.116--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modelling approach for in vitro to in vivo extrapolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTEX - Alternatives to Animal Experimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (Special issue Proceedings), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.7770-7771. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic whole-body physiologically based pharmacokinetic model to assess the impact of inter-individual variability on tissue dosimetry over the human lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Nemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhalation Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (13), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/08958370902748542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Association pour la Recherche en Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying heterogeneity in exposure-risk relationships using exhaled breath biomarkers for 1, 3-butadiene exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Breath Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.art 037018. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1752-7155/2/3/037018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation physiologique en toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006-2007, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologically-based kinetic modelling (PBK modelling) : meeting the 3Rs agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Boobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLA - Alternatives to Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.661-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for butadiene and four major metabolites in humans : global sensivity analysis for experimental design issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167 (3), pp.168-183. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2007.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiangiogenic treatment effects on tumors' microcirculation by Bayesian physiological pharmacokinetic modeling and magnetic resonance imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Cuénod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (8), pp.1059-67. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2006.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00140800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique bayésienne de données toxicocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques et décisions sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a chemical probe to increase safety for human volunteers in toxicokinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6925.2005.00682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumping in pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5-6), pp.719-736. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-005-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the isobolographic approach to interactions studies between more than two drugs : illustration with the convulsant interaction between pefloxacin, norfloxacin and theophylline in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.553-562. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jps.10574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy specific biochemical and physiological processes integration in p-PBPK (pregnancy-Physiologically Based PharmacoKinetics) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de l’exposition foetale aux pyréthrinoïdes à partir de biomarqueurs urinaires maternels grâce à la modélisation p-PBPK (toxicocinétique basée sur la physiologie de la femme enceinte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès national santé et environnement "Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les expositions cumulées aux pyréthrinoïdes des populations par la modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès national santé et environnement "Multi-expositions, conditions de vie et santé : de la connaissance à l'action" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modelling for assessing the exposure to chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Akademie Fresenius MIXTOX Conference "Toxicity of Chemical Mixtures: Risk, Hazard and Exposure Assessment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of EDCs in Europe based on human biomonitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schuhmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des inégalités d'exposition au chlorpyrifos en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès national santé et environnement "Les inégalités socio-environnementales de santé : Pour une approche interdisciplinaire" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for pregnant women to a non persistant chemical based on human biomonitoring data by reverse dosimetry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a pregnancy Physiologically Based Toxicokinetic (pPBTK) model for high-throughput application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the International Society of Exposure Science and the International Society of Indoor Air Quality and Climate (ISES-ISIAQ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03225117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting exposure, toxicokinetics and toxicity in food safety : OpenFoodTox and TKplate for human health, animal health and ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S29, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a generic fish PBTK model for binary mixtures of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the non‐persistent chemical exposome in pregnant women and school-age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. PPTOX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torshavn, Faroe Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pregnancy-physiologically based toxicokinetic (p-PBTK) model for high-throughput screening of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Métabolisme et Pharmacocinétique (GMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialized exposome concept to characterize cumulative risk at the population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing TK databases and tools to support food safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S5, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative exposure to pyrethroids of French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson : étude des facteurs de variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des risques sanitaires en expertise institutionnelle : vers une formalisation de la prise en compte de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADELF-SFSP "Sciences et acteurs en santé : articuler connaissances et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic modeling approach to estimate the cumulative exposure to pyrethroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2017 Annual Meeting "Integrating exposure science across diverses communities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Research Triangle Park, United States. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phtalate by reverse dosimetry : variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : panorama de nos expositions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres santé environnement du SEM-EDF "Quand la santé rencontre l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson pour l'évaluation du risque environnemental de substances chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models : application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of a single biomarker measurement to reconstruct the exposure of pregnant women to Di(2-ethylhexyl) phthalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models: application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European doctoral college on environment and health (EDCEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of generic toxicokinetic models in fish to environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement : la place des méthodes in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPAL-FRANCOPA "Place des méthodes de remplacement en expérimentation biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the new modelling tool &amp;quot;MERLIN-Expo&amp;quot; : a case-study on environmental and human exposure to POPs in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERLIN-Expo : A new tool to evaluate the fate and effects of chemicals in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Risk Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S122, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposition of benzo[c] fluorene in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S249, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of neurologic effects in case of exceeding toxicological threshold value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress "Global environmental contamination : challenges for the well-being of the human brain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically-based toxicokinetic model dor the zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium &amp; workshop "Fish and amphibian embryos as alternative models in toxicology and teratology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aulnay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bayet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées internationales de toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiological-based toxicokinetics model for the zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Computational Methods in Toxicology and Pharmacology Integrating Internet Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on the disposition of Benzo[c]fluorene in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hillenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fioravanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the dynamic exposure to PCBs for Italian population using physiologically based pharmacokinetic (PBPK) model and a complex approach combining human biomonitoring studies and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of endocrine disruption in zebrafish at different biological levels (MOZAIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on the Replacement, Reduction and Refinement of Animal Experiments in Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental health risk assessment of ambient lead levels in Lisbon, Portugal : a full chain study approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia environmental and PBPK models to assess health risks of lead associated to drinking water - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an integrated approach to evaluate health risks for toxic chemicals by linking multimedia environmental and PBPK models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological modeling in toxicology. Physiologically based toxicokinetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multimedia environmental models and effects models on a common platform for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of absorption and biotransformation of benzo[a]pyrene in a perfusion co-culture system for physiologically based pharmacokinetics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des approches &amp;quot; omiques &amp;quot; pour modéliser la cinétique et les effets de xénobiotiques chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC. Sociétés de Pharmacologie-Toxicologie Cellulaire "Toxicologie Prédictive : les Voies du Futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDI PBPK modeling in humans : bayesian estimation of key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Measurement and Kinetics of In Vivo Drug Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian analysis of a PBPK model to reconstruct the exposure of Italian women to PCB-153 via breast milk concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2008 "Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK models to assess nanoparticles kinetics and distribution in human and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing safety of toxicokinetic studies for human volunteers through the use of tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on exposure assessment in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK Modeling to Simulate the Fate of Compounds in Living Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benfenati, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2425, Springer, pp.29-56, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1960-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of chemicals in humans using a lifetime physiologically based pharmacokinetic (PBPK) model in MERLIN-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIFFROY, Philippe; TEDIOSI, Alice; CAPRI, Ettore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the Fate of Chemicals in the Environment and the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Springer, pp.215-257, 2018, The Handbook of Environmental Chemistry, 9783319595009. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59502-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'exposition à partir de données d'imprégnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMEL, Valérie; RIVIERE, Gilles; LE BIZEC, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques chimiques liés aux aliments : Principes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.51-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENFENATI, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1425, Springer, pp.37-62, 2016, Methods in Molecular Biology, 9781493936076. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3609-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Year book Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext Ltd., pp.201-204, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetics Working Group : In vitro to in vivo extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Zaldivar Comenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GOCHT, Tilman ; SCHWARZ, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The consolidation of the research strategy : Towards the replacement of in vivo repeated dose systemic toxicity testing, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coach Consortium. Paris, pp.290-296, 2012, SEURAT-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la pertinence de la ré-évaluation des risques sanitaires liés à la présence d'ions perchlorate dans les eaux destinées à la consommation humaine à la lumière des travaux de l'US EPA publiés le 23 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0116, Anses. 2021, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04090037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation des modèles physiologiques toxico/pharmacocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00107374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04158613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vogs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blassiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ali Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563032v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03830857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22741-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02890342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.115318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarigiannis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Alonso-Magdalena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilko van Der Voet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Rorije" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. Kruisselbrink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo J. de Boer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S. van Lenthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.B. van den Heuvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111185" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spryros Karakitsios" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystalia Papadaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.03.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannerum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subtil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drumez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.10.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.163" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.05.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02350756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2019.100111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Quignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Radomyski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giubilato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Critto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFRTMPT4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alfonso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altenpohl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Banjac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bierkens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.191" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QJH51P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja van Holderbeke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Fierens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Standaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Cornelis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.194" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.146" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8X3C6X2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Suciu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tediosi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altenpohl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.072" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVB8H4MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kadar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKX86JH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.438" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRSTX6V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-011-9382-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDJBD1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924806v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michielsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelandais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bondiguel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961757v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.01.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2BV9P4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963129v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Smith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7155/2/3/037018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963095v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Boobis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.02.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1NP5X5L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siauve" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2006.04.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSWZ6FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6925.2005.00682.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diak" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962970v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Toth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-005-0054-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-32QMR3HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236302v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229544v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Simeon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237279v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schuhmacher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237244v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225117v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853207v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224935v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wiecek" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1128" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853358v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239301v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224934v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.023" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853441v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853482v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853550v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853150v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854198v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853079v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853048v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854696v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854698v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854185v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852998v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852941v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radomyski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852996v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hazlerigg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garratt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855633v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thomas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaillant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855592v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.838" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852871v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971113v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971018v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970857v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casimiro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serpa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legind" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970792v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973612v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suciu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970642v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970651v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakai" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970624v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674296v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970584v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vinson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouzom" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973302v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970406v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabian" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landsiedel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969920v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1960-5_2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853113v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59502-3_10" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854228v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3609-0_3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854742v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04090037v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00107374v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04158613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vogs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blassiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ali Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03830857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22741-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02890342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.115318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarigiannis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Alonso-Magdalena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilko van Der Voet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Rorije" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. Kruisselbrink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo J. de Boer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S. van Lenthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.B. van den Heuvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111185" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.03.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannerum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subtil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drumez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.10.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.163" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02350756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2019.100111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spryros Karakitsios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystalia Papadaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Quignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altenpohl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Banjac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bierkens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QJH51P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja van Holderbeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Fierens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Standaert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Cornelis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.194" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giubilato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Radomyski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Critto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8X3C6X2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Suciu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tediosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altenpohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVB8H4MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFRTMPT4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kadar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKX86JH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.438" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRSTX6V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-011-9382-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDJBD1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michielsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelandais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bondiguel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.01.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2BV9P4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963129v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Smith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7155/2/3/037018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963095v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Boobis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.02.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1NP5X5L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siauve" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2006.04.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSWZ6FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868975v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962971v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6925.2005.00682.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962970v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Toth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-005-0054-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-32QMR3HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236302v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229544v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Simeon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237279v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schuhmacher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237244v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853207v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224935v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wiecek" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1128" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853358v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224934v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.023" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239664v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853482v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853150v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853441v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853079v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853048v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854696v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854698v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854185v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854693v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854258v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854198v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852998v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852941v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radomyski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852996v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hazlerigg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garratt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855592v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.838" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thomas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaillant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852871v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971113v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971018v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970857v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casimiro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serpa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legind" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970792v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973612v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suciu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970642v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970651v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakai" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674296v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970624v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970584v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vinson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouzom" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973302v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970406v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabian" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landsiedel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969920v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1960-5_2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853113v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59502-3_10" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854228v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3609-0_3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854742v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04090037v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00107374v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>