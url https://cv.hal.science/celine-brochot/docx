--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Brochot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 263, pp.114480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling to support risk assessment of pyrethroid exposure in French pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice M.R. Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.118606. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.118606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dynamic early life exposure to PFOA and PFOS of the HELIX children: Emerging profiles via prenatal exposure, breastfeeding, and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Grazuleviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Småstuen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108621. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBTK modeled perfluoroalkyl acid kinetics in zebrafish eleutheroembryos suggests impacts on bioconcentrations by chorion porosity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Vogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Wincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.105588. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04158613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-PBPK models: how are biochemical and physiological processes integrated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2023.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for lead in pregnant women: The role of bone tissue in the maternal and fetal internal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ali Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116651. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2023.116651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PBPK model to evaluate zebrafish eleutheroembryos’ actual exposure: bisphenol A and analogs’ (AF, F, and S) case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22741-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03830857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping blood lead levels in French children due to environmental contamination using a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmil Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 808, pp.152149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03563032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03498668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.58. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating human exposure to pyrethroids’ mixtures from biomonitoring data using physiologically based pharmacokinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.110281. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative chronic risk assessment for pyrethroids in the French adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.111519. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts on fetal dosimetry of the modelling of the placental transfers of xenobiotics in a pregnancy physiologically based pharmacokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.115318. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2020.115318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Strategy of Testing Systems for Identification of Endocrine Disruptors Inducing Metabolic Disorders - An Introduction to the OBERON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Alonso-Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), pp.2988. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21082988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic PBTK model implemented in the MCRA platform: Predictive performance and uses in risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Rorije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MCRA toolbox of models and data to support chemical mixture risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes W. Kruisselbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco S. van Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.B. van den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.111185. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of maternal and foetal exposures to perfluoroalkyl compounds in a Spanish birth cohort using toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schettgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 379, pp.art. 114640. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.114640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interaction between melamine and cyanuric acid using a Physiologically-Based Toxicokinetic model in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.184-195. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque per-partum d’acidose néonatale en cas de tentative d’accouchement voie basse chez les fœtus en présentation podalique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vannerum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houfflin-Debarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic physiologically-based toxicokinetic modelling for fish : Integration of environmental factors and species variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.516-531. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the cumulative human exposures to pyrethroids by combined multi-route PBPK models : Application to the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 312, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental transfer of xenobiotics in pregnancy physiologically-based pharmacokinetic models: Structure and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.100111. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2019.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02350756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (30), pp.8043-8052. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology-based toxicokinetic modelling in the frame of the European Human Biomonitoring Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dominguez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystalia Papadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01960310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunn Marit Aasvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.e021311. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic models and related tools in environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’exposition environnementale et les imprégnations des populations à des substances chimiques : l’outil merlin-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the exposure to chemicals for risk assessment : a comprehensive library of multimedia and PBPK models for integration, prediction, uncertainty and sensitivity analysis - the MERLIN-Expo tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.770-784. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barcellini-Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 305, pp.118-126. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multimedia/multipathway exposures to inorganic arsenic at population and individual level using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia & PBPK modelling with MERLIN-Expo versus biomonitoring for assessing Pb exposure of pre-school children in a residential setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.785-793. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part I - Application of MERLIN-Expo tool for integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 565, pp.961-976. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation toxicocinétique de la perméthrine pour lier l’exposition aux biomarqueurs mesurés lors des campagnes de biosurveillance humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for MERLIN-Expo, an advanced tool for higher tier exposure assessment, within the EU chemical legislative frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tediosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part II : Quantitative uncertainty and sensitivity analysis in coupled exposure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 569-570, pp.1635-1649. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro human metabolism of permethrin isomers alone or as a mixture and the formation of the major metabolites in cryopreserved primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen HELIX : exposome et modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014-2015, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cis-permethrin, trans-permethrin and associated metabolites in rat blood and organs by gas chromatography–ion trap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (14), pp.3477-3487. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7774-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human early-life exposome (HELIX) : Project rationale and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrijheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda Chatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muireann Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (6), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1307204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 229, pp.S122. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 220 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes alternatives en expérimentation animale : caractérisation de la toxicité et du métabolisme in vitro de xénobiotiques au sein de biopuces hépatiques et rénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2012-2013, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting PCB levels in breast milk using a physiologically based pharmacokinetic model to reconstruct the dynamic exposure of Italian women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.601-609. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jes.2012.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking fate model in freshwater and PBPK model to assess human internal dosimetry of B(a)P associated with drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (4), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-011-9382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Sparfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 201 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue-Hyung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205 (3), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of nanoparticles: Presentation of FANA test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bondiguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.116--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modelling approach for in vitro to in vivo extrapolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTEX - Alternatives to Animal Experimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (Special issue Proceedings), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.7770-7771. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic whole-body physiologically based pharmacokinetic model to assess the impact of inter-individual variability on tissue dosimetry over the human lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Nemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhalation Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (13), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/08958370902748542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Association pour la Recherche en Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying heterogeneity in exposure-risk relationships using exhaled breath biomarkers for 1, 3-butadiene exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Breath Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.art 037018. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1752-7155/2/3/037018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation physiologique en toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006-2007, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologically-based kinetic modelling (PBK modelling) : meeting the 3Rs agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Boobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLA - Alternatives to Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.661-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for butadiene and four major metabolites in humans : global sensivity analysis for experimental design issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167 (3), pp.168-183. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2007.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiangiogenic treatment effects on tumors' microcirculation by Bayesian physiological pharmacokinetic modeling and magnetic resonance imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Cuénod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (8), pp.1059-67. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2006.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00140800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique bayésienne de données toxicocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques et décisions sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a chemical probe to increase safety for human volunteers in toxicokinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6925.2005.00682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumping in pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5-6), pp.719-736. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-005-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the isobolographic approach to interactions studies between more than two drugs : illustration with the convulsant interaction between pefloxacin, norfloxacin and theophylline in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.553-562. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jps.10574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy specific biochemical and physiological processes integration in p-PBPK (pregnancy-Physiologically Based PharmacoKinetics) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de l’exposition foetale aux pyréthrinoïdes à partir de biomarqueurs urinaires maternels grâce à la modélisation p-PBPK (toxicocinétique basée sur la physiologie de la femme enceinte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès national santé et environnement "Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les expositions cumulées aux pyréthrinoïdes des populations par la modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès national santé et environnement "Multi-expositions, conditions de vie et santé : de la connaissance à l'action" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modelling for assessing the exposure to chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Akademie Fresenius MIXTOX Conference "Toxicity of Chemical Mixtures: Risk, Hazard and Exposure Assessment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of EDCs in Europe based on human biomonitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schuhmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des inégalités d'exposition au chlorpyrifos en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès national santé et environnement "Les inégalités socio-environnementales de santé : Pour une approche interdisciplinaire" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for pregnant women to a non persistant chemical based on human biomonitoring data by reverse dosimetry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a pregnancy Physiologically Based Toxicokinetic (pPBTK) model for high-throughput application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the International Society of Exposure Science and the International Society of Indoor Air Quality and Climate (ISES-ISIAQ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03225117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting exposure, toxicokinetics and toxicity in food safety : OpenFoodTox and TKplate for human health, animal health and ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S29, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a generic fish PBTK model for binary mixtures of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the non‐persistent chemical exposome in pregnant women and school-age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. PPTOX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torshavn, Faroe Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pregnancy-physiologically based toxicokinetic (p-PBTK) model for high-throughput screening of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Métabolisme et Pharmacocinétique (GMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialized exposome concept to characterize cumulative risk at the population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing TK databases and tools to support food safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S5, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative exposure to pyrethroids of French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson : étude des facteurs de variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des risques sanitaires en expertise institutionnelle : vers une formalisation de la prise en compte de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADELF-SFSP "Sciences et acteurs en santé : articuler connaissances et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic modeling approach to estimate the cumulative exposure to pyrethroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2017 Annual Meeting "Integrating exposure science across diverses communities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Research Triangle Park, United States. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phtalate by reverse dosimetry : variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : panorama de nos expositions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres santé environnement du SEM-EDF "Quand la santé rencontre l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson pour l'évaluation du risque environnemental de substances chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models : application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of a single biomarker measurement to reconstruct the exposure of pregnant women to Di(2-ethylhexyl) phthalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models: application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European doctoral college on environment and health (EDCEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of generic toxicokinetic models in fish to environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement : la place des méthodes in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPAL-FRANCOPA "Place des méthodes de remplacement en expérimentation biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the new modelling tool &amp;quot;MERLIN-Expo&amp;quot; : a case-study on environmental and human exposure to POPs in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERLIN-Expo : A new tool to evaluate the fate and effects of chemicals in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Risk Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S122, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposition of benzo[c] fluorene in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S249, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of neurologic effects in case of exceeding toxicological threshold value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress "Global environmental contamination : challenges for the well-being of the human brain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically-based toxicokinetic model dor the zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium &amp; workshop "Fish and amphibian embryos as alternative models in toxicology and teratology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aulnay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bayet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées internationales de toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiological-based toxicokinetics model for the zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Computational Methods in Toxicology and Pharmacology Integrating Internet Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on the disposition of Benzo[c]fluorene in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hillenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fioravanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the dynamic exposure to PCBs for Italian population using physiologically based pharmacokinetic (PBPK) model and a complex approach combining human biomonitoring studies and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of endocrine disruption in zebrafish at different biological levels (MOZAIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on the Replacement, Reduction and Refinement of Animal Experiments in Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental health risk assessment of ambient lead levels in Lisbon, Portugal : a full chain study approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia environmental and PBPK models to assess health risks of lead associated to drinking water - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an integrated approach to evaluate health risks for toxic chemicals by linking multimedia environmental and PBPK models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological modeling in toxicology. Physiologically based toxicokinetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multimedia environmental models and effects models on a common platform for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of absorption and biotransformation of benzo[a]pyrene in a perfusion co-culture system for physiologically based pharmacokinetics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des approches &amp;quot; omiques &amp;quot; pour modéliser la cinétique et les effets de xénobiotiques chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC. Sociétés de Pharmacologie-Toxicologie Cellulaire "Toxicologie Prédictive : les Voies du Futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDI PBPK modeling in humans : bayesian estimation of key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Measurement and Kinetics of In Vivo Drug Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian analysis of a PBPK model to reconstruct the exposure of Italian women to PCB-153 via breast milk concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2008 "Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK models to assess nanoparticles kinetics and distribution in human and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing safety of toxicokinetic studies for human volunteers through the use of tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on exposure assessment in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK Modeling to Simulate the Fate of Compounds in Living Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benfenati, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2425, Springer, pp.29-56, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1960-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of chemicals in humans using a lifetime physiologically based pharmacokinetic (PBPK) model in MERLIN-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIFFROY, Philippe; TEDIOSI, Alice; CAPRI, Ettore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the Fate of Chemicals in the Environment and the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Springer, pp.215-257, 2018, The Handbook of Environmental Chemistry, 9783319595009. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59502-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'exposition à partir de données d'imprégnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMEL, Valérie; RIVIERE, Gilles; LE BIZEC, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques chimiques liés aux aliments : Principes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.51-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENFENATI, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1425, Springer, pp.37-62, 2016, Methods in Molecular Biology, 9781493936076. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3609-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Year book Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext Ltd., pp.201-204, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetics Working Group : In vitro to in vivo extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Zaldivar Comenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GOCHT, Tilman ; SCHWARZ, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The consolidation of the research strategy : Towards the replacement of in vivo repeated dose systemic toxicity testing, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coach Consortium. Paris, pp.290-296, 2012, SEURAT-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la pertinence de la ré-évaluation des risques sanitaires liés à la présence d'ions perchlorate dans les eaux destinées à la consommation humaine à la lumière des travaux de l'US EPA publiés le 23 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0116, Anses. 2021, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04090037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation des modèles physiologiques toxico/pharmacocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00107374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Brochot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 263, pp.114480. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling to support risk assessment of pyrethroid exposure in French pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice M.R. Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 251, pp.118606. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.118606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the dynamic early life exposure to PFOA and PFOS of the HELIX children: Emerging profiles via prenatal exposure, breastfeeding, and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Grazuleviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Småstuen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108621. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBTK modeled perfluoroalkyl acid kinetics in zebrafish eleutheroembryos suggests impacts on bioconcentrations by chorion porosity dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Vogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Wincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.105588. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04158613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-PBPK models: how are biochemical and physiological processes integrated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thépaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100282. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2023.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for lead in pregnant women: The role of bone tissue in the maternal and fetal internal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ali Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116651. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2023.116651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PBPK model to evaluate zebrafish eleutheroembryos’ actual exposure: bisphenol A and analogs’ (AF, F, and S) case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Billat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22741-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03830857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping blood lead levels in French children due to environmental contamination using a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmil Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 808, pp.152149. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03563032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03498668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.58. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating human exposure to pyrethroids’ mixtures from biomonitoring data using physiologically based pharmacokinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.110281. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative chronic risk assessment for pyrethroids in the French adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.111519. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts on fetal dosimetry of the modelling of the placental transfers of xenobiotics in a pregnancy physiologically based pharmacokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.115318. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2020.115318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Strategy of Testing Systems for Identification of Endocrine Disruptors Inducing Metabolic Disorders - An Introduction to the OBERON Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Alonso-Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), pp.2988. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21082988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic PBTK model implemented in the MCRA platform: Predictive performance and uses in risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel Rorije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MCRA toolbox of models and data to support chemical mixture risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilko van Der Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes W. Kruisselbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldo J. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco S. van Lenthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J.B. van den Heuvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.111185. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of maternal and foetal exposures to perfluoroalkyl compounds in a Spanish birth cohort using toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schettgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 379, pp.art. 114640. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.114640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risque per-partum d’acidose néonatale en cas de tentative d’accouchement voie basse chez les fœtus en présentation podalique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vannerum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houfflin-Debarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.11 - 17. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic physiologically-based toxicokinetic modelling for fish : Integration of environmental factors and species variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.516-531. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interaction between melamine and cyanuric acid using a Physiologically-Based Toxicokinetic model in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.184-195. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the cumulative human exposures to pyrethroids by combined multi-route PBPK models : Application to the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 312, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental transfer of xenobiotics in pregnancy physiologically-based pharmacokinetic models: Structure and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.100111. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comtox.2019.100111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02350756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology-based toxicokinetic modelling in the frame of the European Human Biomonitoring Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dominguez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystalia Papadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (30), pp.8043-8052. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01960310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunn Marit Aasvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.e021311. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic models and related tools in environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’exposition environnementale et les imprégnations des populations à des substances chimiques : l’outil merlin-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the exposure to chemicals for risk assessment : a comprehensive library of multimedia and PBPK models for integration, prediction, uncertainty and sensitivity analysis - the MERLIN-Expo tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Banjac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.770-784. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barcellini-Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 305, pp.118-126. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia & PBPK modelling with MERLIN-Expo versus biomonitoring for assessing Pb exposure of pre-school children in a residential setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.785-793. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multimedia/multipathway exposures to inorganic arsenic at population and individual level using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.794-802. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part I - Application of MERLIN-Expo tool for integrated exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 565, pp.961-976. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation toxicocinétique de la perméthrine pour lier l’exposition aux biomarqueurs mesurés lors des campagnes de biosurveillance humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for MERLIN-Expo, an advanced tool for higher tier exposure assessment, within the EU chemical legislative frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tediosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Altenpohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling ecological and human exposure to POPs in Venice lagoon. Part II : Quantitative uncertainty and sensitivity analysis in coupled exposure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 569-570, pp.1635-1649. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro human metabolism of permethrin isomers alone or as a mixture and the formation of the major metabolites in cryopreserved primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.803-812. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen HELIX : exposome et modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014-2015, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palluel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of cis-permethrin, trans-permethrin and associated metabolites in rat blood and organs by gas chromatography–ion trap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (14), pp.3477-3487. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7774-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01710209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human early-life exposome (HELIX) : Project rationale and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vrijheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda Chatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muireann Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (6), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1307204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 229, pp.S122. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 220 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grsicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Madalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00864839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes alternatives en expérimentation animale : caractérisation de la toxicité et du métabolisme in vitro de xénobiotiques au sein de biopuces hépatiques et rénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2012-2013, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha-Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting PCB levels in breast milk using a physiologically based pharmacokinetic model to reconstruct the dynamic exposure of Italian women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (6), pp.601-609. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jes.2012.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Shintu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HepG2/C3a cell functions in a microfluidic biochip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (7), pp.1704-15. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Sparfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 201 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue-Hyung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205 (3), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking fate model in freshwater and PBPK model to assess human internal dosimetry of B(a)P associated with drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (4), pp.371-387. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-011-9382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtration of nanoparticles: Presentation of FANA test bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bondiguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.116--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cocktail of metabolic probes demonstrates the relevance of primary human hepatocyte cultures in a microfluidic biochip for pharmaceutical drug screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modelling approach for in vitro to in vivo extrapolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTEX - Alternatives to Animal Experimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (Special issue Proceedings), pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic whole-body physiologically based pharmacokinetic model to assess the impact of inter-individual variability on tissue dosimetry over the human lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.7770-7771. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Nemmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhalation Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (13), pp.1099-1107. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/08958370902748542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'Association pour la Recherche en Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying heterogeneity in exposure-risk relationships using exhaled breath biomarkers for 1, 3-butadiene exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Breath Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.art 037018. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1752-7155/2/3/037018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation physiologique en toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006-2007, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologically-based kinetic modelling (PBK modelling) : meeting the 3Rs agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier d'Yvoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Boobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLA - Alternatives to Laboratory Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.661-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physiologically based toxicokinetic model for butadiene and four major metabolites in humans : global sensivity analysis for experimental design issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 167 (3), pp.168-183. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2007.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiangiogenic treatment effects on tumors' microcirculation by Bayesian physiological pharmacokinetic modeling and magnetic resonance imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Cuénod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (8), pp.1059-67. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2006.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00140800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique bayésienne de données toxicocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des risques et décisions sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Diak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Micallef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a chemical probe to increase safety for human volunteers in toxicokinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6925.2005.00682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumping in pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5-6), pp.719-736. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-005-0054-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the isobolographic approach to interactions studies between more than two drugs : illustration with the convulsant interaction between pefloxacin, norfloxacin and theophylline in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.553-562. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jps.10574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy specific biochemical and physiological processes integration in p-PBPK (pregnancy-Physiologically Based PharmacoKinetics) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations de l’exposition foetale aux pyréthrinoïdes à partir de biomarqueurs urinaires maternels grâce à la modélisation p-PBPK (toxicocinétique basée sur la physiologie de la femme enceinte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thepaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès national santé et environnement "Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03987481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les expositions cumulées aux pyréthrinoïdes des populations par la modélisation toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès national santé et environnement "Multi-expositions, conditions de vie et santé : de la connaissance à l'action" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK modelling for assessing the exposure to chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Akademie Fresenius MIXTOX Conference "Toxicity of Chemical Mixtures: Risk, Hazard and Exposure Assessment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of EDCs in Europe based on human biomonitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Sarigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spryros Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schuhmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des inégalités d'exposition au chlorpyrifos en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congrès national santé et environnement "Les inégalités socio-environnementales de santé : Pour une approche interdisciplinaire" (SFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a pregnancy Physiologically Based Toxicokinetic (pPBTK) model for high-throughput application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the International Society of Exposure Science and the International Society of Indoor Air Quality and Climate (ISES-ISIAQ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment for pregnant women to a non persistant chemical based on human biomonitoring data by reverse dosimetry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03225117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a generic fish PBTK model for binary mixtures of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the non‐persistent chemical exposome in pregnant women and school-age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Basagana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. PPTOX Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torshavn, Faroe Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pregnancy-physiologically based toxicokinetic (p-PBTK) model for high-throughput screening of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Métabolisme et Pharmacocinétique (GMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnecting exposure, toxicokinetics and toxicity in food safety : OpenFoodTox and TKplate for human health, animal health and ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S29, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The territorialized exposome concept to characterize cumulative risk at the population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03229533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing TK databases and tools to support food safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Amzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wiecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bechaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European Societies of Toxicology (EUROTOX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. pp.S5, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03224934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative exposure to pyrethroids of French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson : étude des facteurs de variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des risques sanitaires en expertise institutionnelle : vers une formalisation de la prise en compte de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADELF-SFSP "Sciences et acteurs en santé : articuler connaissances et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic modeling approach to estimate the cumulative exposure to pyrethroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2017 Annual Meeting "Integrating exposure science across diverses communities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Research Triangle Park, United States. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phtalate by reverse dosimetry : variability in repeated spot sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb blood concentrations in pre-school children living in a residential setting using MERLIN-Expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Fierens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirja van Holderbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnout Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : panorama de nos expositions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres santé environnement du SEM-EDF "Quand la santé rencontre l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application de modèles toxicocinétiques génériques chez le poisson pour l'évaluation du risque environnemental de substances chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of a single biomarker measurement to reconstruct the exposure of pregnant women to Di(2-ethylhexyl) phthalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit K. Sakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models: application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental and human PBPK exposure models : application of MERLIN-Expo modelling tool to POPs exposure in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line S. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of generic toxicokinetic models in fish to environmental risk assessment of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Quignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a generic PBPK model for pyrethroids to assess the cumulative exposure of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European doctoral college on environment and health (EDCEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement : la place des méthodes in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OPAL-FRANCOPA "Place des méthodes de remplacement en expérimentation biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the new modelling tool &amp;quot;MERLIN-Expo&amp;quot; : a case-study on environmental and human exposure to POPs in Venice lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Radomyski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giubilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Critto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERLIN-Expo : A new tool to evaluate the fate and effects of chemicals in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Garratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Risk Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro metabolism of permethrin and two metabolites by human primary hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S122, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of neurologic effects in case of exceeding toxicological threshold value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress "Global environmental contamination : challenges for the well-being of the human brain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposition of benzo[c] fluorene in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Congress of the European Societies of Toxicology (EUROTOX 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom. pp.S249, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.06.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiologically-based toxicokinetic model dor the zebrafish Danio rerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium &amp; workshop "Fish and amphibian embryos as alternative models in toxicology and teratology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aulnay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bayet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physiological-based toxicokinetics model for the zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Computational Methods in Toxicology and Pharmacology Integrating Internet Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journées internationales de toxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Robidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on the disposition of Benzo[c]fluorene in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chopard-Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hillenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the dynamic exposure to PCBs for Italian population using physiologically based pharmacokinetic (PBPK) model and a complex approach combining human biomonitoring studies and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Zaldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fioravanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of endocrine disruption in zebrafish at different biological levels (MOZAIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mombelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on the Replacement, Reduction and Refinement of Animal Experiments in Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dübendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental health risk assessment of ambient lead levels in Lisbon, Portugal : a full chain study approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia environmental and PBPK models to assess health risks of lead associated to drinking water - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an integrated approach to evaluate health risks for toxic chemicals by linking multimedia environmental and PBPK models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver-kidney microfluidic bioreactor for cell co-culture in drug studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Choucha Snouber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Poleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, GRONINGEN, Netherlands. pp.0328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological modeling in toxicology. Physiologically based toxicokinetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of absorption and biotransformation of benzo[a]pyrene in a perfusion co-culture system for physiologically based pharmacokinetics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multimedia environmental models and effects models on a common platform for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des approches &amp;quot; omiques &amp;quot; pour modéliser la cinétique et les effets de xénobiotiques chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desmots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en toxicocinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SPTC. Sociétés de Pharmacologie-Toxicologie Cellulaire "Toxicologie Prédictive : les Voies du Futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDI PBPK modeling in humans : bayesian estimation of key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Measurement and Kinetics of In Vivo Drug Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of ELFE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Floch-Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of PBPK models based on in vivo and in vitro data to describe complex biotransformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Habka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aninat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guguen-Guillouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian analysis of a PBPK model to reconstruct the exposure of Italian women to PCB-153 via breast milk concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ulaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Anna Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2008 "Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK models to assess nanoparticles kinetics and distribution in human and rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landsiedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing safety of toxicokinetic studies for human volunteers through the use of tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on exposure assessment in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBPK Modeling to Simulate the Fate of Compounds in Living Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benfenati, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2425, Springer, pp.29-56, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1960-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of chemicals in humans using a lifetime physiologically based pharmacokinetic (PBPK) model in MERLIN-expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIFFROY, Philippe; TEDIOSI, Alice; CAPRI, Ettore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the Fate of Chemicals in the Environment and the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Springer, pp.215-257, 2018, The Handbook of Environmental Chemistry, 9783319595009. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59502-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'exposition à partir de données d'imprégnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMEL, Valérie; RIVIERE, Gilles; LE BIZEC, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques chimiques liés aux aliments : Principes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.51-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENFENATI, Emilio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1425, Springer, pp.37-62, 2016, Methods in Molecular Biology, 9781493936076. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3609-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Y. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Year book Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext Ltd., pp.201-204, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinetics Working Group : In vitro to in vivo extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Zaldivar Comenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas J. Blaauboer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GOCHT, Tilman ; SCHWARZ, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The consolidation of the research strategy : Towards the replacement of in vivo repeated dose systemic toxicity testing, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coach Consortium. Paris, pp.290-296, 2012, SEURAT-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la pertinence de la ré-évaluation des risques sanitaires liés à la présence d'ions perchlorate dans les eaux destinées à la consommation humaine à la lumière des travaux de l'US EPA publiés le 23 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0116, Anses. 2021, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04090037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation des modèles physiologiques toxico/pharmacocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00107374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId515"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04158613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vogs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blassiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ali Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03830857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22741-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02890342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.115318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarigiannis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Alonso-Magdalena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilko van Der Voet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Rorije" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. Kruisselbrink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo J. de Boer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S. van Lenthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.B. van den Heuvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111185" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.03.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannerum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subtil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drumez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.10.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.163" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02350756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2019.100111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spryros Karakitsios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystalia Papadaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Quignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altenpohl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Banjac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bierkens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QJH51P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja van Holderbeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Fierens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Standaert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Cornelis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.194" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giubilato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Radomyski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Critto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8X3C6X2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Suciu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tediosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altenpohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVB8H4MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFRTMPT4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kadar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKX86JH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.438" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRSTX6V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-011-9382-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDJBD1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michielsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelandais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bondiguel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.01.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2BV9P4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963129v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Smith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7155/2/3/037018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963095v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Boobis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.02.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1NP5X5L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siauve" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2006.04.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSWZ6FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868975v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962971v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6925.2005.00682.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962970v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Toth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-005-0054-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-32QMR3HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236302v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229544v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Simeon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237279v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schuhmacher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237244v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853207v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224935v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wiecek" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1128" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853358v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224934v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.023" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239664v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853482v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853550v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863856v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853150v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853441v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853079v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853048v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854696v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854698v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854185v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854693v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854258v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854198v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852998v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852941v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radomyski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852996v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hazlerigg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garratt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855592v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.838" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thomas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaillant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852871v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971113v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971018v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970857v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casimiro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serpa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legind" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970792v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973612v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suciu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970642v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970651v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakai" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674296v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970624v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970584v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vinson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouzom" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973302v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970406v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabian" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landsiedel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969920v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1960-5_2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853113v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59502-3_10" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854228v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3609-0_3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854742v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04090037v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00107374v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04158613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vogs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blassiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Wincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ali Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2023.116651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03830857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22741-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02890342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2020.115318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sarigiannis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Alonso-Magdalena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilko van Der Voet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Rorije" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes W. Kruisselbrink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo J. de Boer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S. van Lenthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.B. van den Heuvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111185" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannerum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Subtil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drumez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2018.10.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.03.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02350756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2019.100111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319121v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spryros Karakitsios" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez-Romero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystalia Papadaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.01.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Quignot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altenpohl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Banjac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bierkens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QJH51P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Fierens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja van Holderbeke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnout Standaert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Cornelis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.194" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giubilato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Radomyski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Critto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8X3C6X2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Suciu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tediosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Altenpohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVB8H4MV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFRTMPT4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kadar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.03.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKX86JH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.438" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SRSTX6V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Prot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23104" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QZRV53T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963283v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-011-9382-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDJBD1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michielsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelandais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bondiguel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Videau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benech" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.01.054" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MR3WL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.01.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2BV9P4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963129v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Smith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7155/2/3/037018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963095v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Boobis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.02.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1NP5X5L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Cu&#233;nod" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siauve" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2006.04.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSWZ6FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868975v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962971v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6925.2005.00682.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962970v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Toth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-005-0054-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-32QMR3HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gelman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.10574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236302v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237257v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schuhmacher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229544v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Simeon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237244v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853358v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239301v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wiecek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bechaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1128" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTS34PH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853207v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224934v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.023" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQ3TR3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239664v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853482v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853550v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853150v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853441v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853079v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853048v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854185v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854698v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854693v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854198v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854258v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852998v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852941v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radomyski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852996v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hazlerigg" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garratt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855591v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855633v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thomas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaillant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855592v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.838" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852871v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971255v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971113v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971018v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casimiro" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serpa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legind" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970792v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973612v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suciu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756580v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choucha Snouber" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Poleni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970642v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970651v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakai" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674296v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970624v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970584v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vinson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouzom" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aninat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guguen-Guillouzo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973302v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970406v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabian" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landsiedel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969920v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895018v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1960-5_2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853113v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59502-3_10" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854228v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3609-0_3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854742v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04090037v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00107374v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>