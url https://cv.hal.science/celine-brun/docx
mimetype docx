--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -835,277 +835,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique d’une citerne du « Clos du Verbe Incarné » à Lyon-&amp;lt;i&amp;gt;Lugdunum&amp;lt;/i&amp;gt; (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bet</w:t>
+                <w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Desbat</w:t>
+                <w:t xml:space="preserve">Aybüke Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Mège</w:t>
+                <w:t xml:space="preserve">Louis Charly Eyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Maubeuge-Bavay, France. pp.555-580</w:t>
+              <w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873492v1</w:t>
+                <w:t xml:space="preserve">hal-02123237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique d’une citerne du « Clos du Verbe Incarné » à Lyon-&amp;lt;i&amp;gt;Lugdunum&amp;lt;/i&amp;gt; (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aybüke Öztürk</w:t>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Charly Eyango</w:t>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Clémence Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Maubeuge-Bavay, France. pp.555-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123237v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases-ossuaires en céramique à Lyon de la fin du Ier siècle avant J.-C. au IIIe siècle après J.-C.</w:t>
               </w:r>
@@ -1199,51 +1199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau témoignage d’artisanat céramique place Saint-Irénée à Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from the West Mebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,281 +2075,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enceinte réduite à Lyon (fin IIIe - IVe s. apr. J.-C.) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
+                <w:t xml:space="preserve">Habiter à l’étage. Analyse de l’architecture et des assemblages mobiliers d’un immeuble de rapport de Lugdunum (Lyon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ballet Pascale; Lemaître Séverine; Bertrand Isabelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugdunum et ses campagnes : actualités de la recherche. Sous la direction de M. Poux et F. Bérard. Archéologie et Histoire romaine, 38. p. 309-344.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes; Institut français d'archéologie orientale, pp.59-66, 2018, Collection Archéologie et Culture, 978-2-7535-5922-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01878326v1</w:t>
+                <w:t xml:space="preserve">halshs-01970553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter à l’étage. Analyse de l’architecture et des assemblages mobiliers d’un immeuble de rapport de Lugdunum (Lyon, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Une enceinte réduite à Lyon (fin IIIe - IVe s. apr. J.-C.) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes; Institut français d'archéologie orientale, pp.59-66, 2018, Collection Archéologie et Culture, 978-2-7535-5922-6</w:t>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes : actualités de la recherche. Sous la direction de M. Poux et F. Bérard. Archéologie et Histoire romaine, 38. p. 309-344.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01970553v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de l’Ilot D de Musarna : les céramiques communes des niveaux de fréquentation tardive</w:t>
               </w:r>
@@ -3036,233 +3036,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, in : Baud, A. et Flammin, A., CLUNY (Saône-et-Loire), abbaye, fouilles du cloître, DRAC Bourgogne - Franche-Comté, Service Régional de l’Archéologie, Rapport de fouilles programmées, 2023, Arrêté de prescription SRA N°2023/319 Code opération 044014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2023</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748584v1</w:t>
+                <w:t xml:space="preserve">hal-04825830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Baud</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique, in : Baud, A. et Flammin, A., CLUNY (Saône-et-Loire), abbaye, fouilles du cloître, DRAC Bourgogne - Franche-Comté, Service Régional de l’Archéologie, Rapport de fouilles programmées, 2023, Arrêté de prescription SRA N°2023/319 Code opération 044014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Marmara</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
+                <w:t xml:space="preserve">Léanne Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825830v1</w:t>
+                <w:t xml:space="preserve">hal-04748584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique, in : Baud, A. et Flammin, A., CLUNY (Saône-et-Loire), abbaye, fouilles du cloître, DRAC Bourgogne - Franche-Comté, Service Régional de l’Archéologie, Rapport de fouilles programmées, 2022, Arrêté de prescription SRA N°2022/319 Code opération 044014</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des céramiques du Mébon Occidental. Rapport préliminaire sur les céramiques mises au jour durant la campagne 2012 des fouilles du Mebon occidental (Cambodge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02429020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degueule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Teixeira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Courtin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Rochefort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galli&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thun P." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Msaddak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelmalek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02429020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degueule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Courtin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Rochefort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galli&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thun P." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Msaddak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelmalek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>