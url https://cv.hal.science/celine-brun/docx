--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -835,277 +835,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mobilier céramique d’une citerne du « Clos du Verbe Incarné » à Lyon-&amp;lt;i&amp;gt;Lugdunum&amp;lt;/i&amp;gt; (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aybüke Öztürk</w:t>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Charly Eyango</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Clémence Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Maubeuge-Bavay, France. pp.555-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123237v1</w:t>
+                <w:t xml:space="preserve">hal-02873492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique d’une citerne du « Clos du Verbe Incarné » à Lyon-&amp;lt;i&amp;gt;Lugdunum&amp;lt;/i&amp;gt; (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
+                <w:t xml:space="preserve">Preserve, enrich, share, interconnect: ongoing developments of the Lyon CERAMO database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yona S.Y. Waksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bet</w:t>
+                <w:t xml:space="preserve">Aybüke Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Desbat</w:t>
+                <w:t xml:space="preserve">Louis Charly Eyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Mège</w:t>
+                <w:t xml:space="preserve">Valérie V. Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Maubeuge-Bavay, France. pp.555-580</w:t>
+              <w:t xml:space="preserve">15th European Meeting on Ancient Ceramics (EMAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873492v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases-ossuaires en céramique à Lyon de la fin du Ier siècle avant J.-C. au IIIe siècle après J.-C.</w:t>
               </w:r>
@@ -1199,51 +1199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau témoignage d’artisanat céramique place Saint-Irénée à Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from the West Mebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,51 +2249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3036,233 +3036,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Baud</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique, in : Baud, A. et Flammin, A., CLUNY (Saône-et-Loire), abbaye, fouilles du cloître, DRAC Bourgogne - Franche-Comté, Service Régional de l’Archéologie, Rapport de fouilles programmées, 2023, Arrêté de prescription SRA N°2023/319 Code opération 044014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Marmara</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
+                <w:t xml:space="preserve">Léanne Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825830v1</w:t>
+                <w:t xml:space="preserve">hal-04748584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, in : Baud, A. et Flammin, A., CLUNY (Saône-et-Loire), abbaye, fouilles du cloître, DRAC Bourgogne - Franche-Comté, Service Régional de l’Archéologie, Rapport de fouilles programmées, 2023, Arrêté de prescription SRA N°2023/319 Code opération 044014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2023</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748584v1</w:t>
+                <w:t xml:space="preserve">hal-04825830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique, in : Baud, A. et Flammin, A., CLUNY (Saône-et-Loire), abbaye, fouilles du cloître, DRAC Bourgogne - Franche-Comté, Service Régional de l’Archéologie, Rapport de fouilles programmées, 2022, Arrêté de prescription SRA N°2022/319 Code opération 044014</w:t>
               </w:r>
@@ -4172,220 +4172,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des céramiques du Mébon Occidental. Rapport préliminaire sur les céramiques mises au jour durant la campagne 2012 des fouilles du Mebon occidental (Cambodge)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Desbat</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hong R.</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748213v1</w:t>
+                <w:t xml:space="preserve">hal-04748191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
+                <w:t xml:space="preserve">L’étude des céramiques du Mébon Occidental. Rapport préliminaire sur les céramiques mises au jour durant la campagne 2012 des fouilles du Mebon occidental (Cambodge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thun P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04748191v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pâtes des céramiques antiques de la fouille de Kouass (Maroc), In : Bridoux, V. et al. 2011 -Kouass (Asilah, Maroc), Campagne de fouilles 2011, Rapport de fouilles remis au MAE.</w:t>
               </w:r>
@@ -5255,51 +5255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02429020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degueule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Teixeira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Courtin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Rochefort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galli&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thun P." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Msaddak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelmalek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02429020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degueule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Teixeira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Courtin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Rochefort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galli&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thun P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong R." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Msaddak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelmalek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>