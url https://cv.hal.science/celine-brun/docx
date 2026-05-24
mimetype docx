--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1085,217 +1085,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases-ossuaires en céramique à Lyon de la fin du Ier siècle avant J.-C. au IIIe siècle après J.-C.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
+                <w:t xml:space="preserve">Un nouveau témoignage d’artisanat céramique place Saint-Irénée à Lyon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du congrès d'Autun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Autun, France. pp.175-202</w:t>
+              <w:t xml:space="preserve">, 2016, Autun, France. pp.597-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425590v1</w:t>
+                <w:t xml:space="preserve">hal-04106731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau témoignage d’artisanat céramique place Saint-Irénée à Lyon ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Mège</w:t>
+                <w:t xml:space="preserve">Les vases-ossuaires en céramique à Lyon de la fin du Ier siècle avant J.-C. au IIIe siècle après J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du congrès d'Autun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Autun, France. pp.597-604</w:t>
+              <w:t xml:space="preserve">, May 2016, Autun, France. pp.175-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106731v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de l’Ilot D de Musarna : les céramiques communes des niveaux de fréquentation tardive</w:t>
               </w:r>
@@ -2075,281 +2075,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter à l’étage. Analyse de l’architecture et des assemblages mobiliers d’un immeuble de rapport de Lugdunum (Lyon, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Une enceinte réduite à Lyon (fin IIIe - IVe s. apr. J.-C.) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes; Institut français d'archéologie orientale, pp.59-66, 2018, Collection Archéologie et Culture, 978-2-7535-5922-6</w:t>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes : actualités de la recherche. Sous la direction de M. Poux et F. Bérard. Archéologie et Histoire romaine, 38. p. 309-344.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970553v1</w:t>
+                <w:t xml:space="preserve">halshs-01878326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enceinte réduite à Lyon (fin IIIe - IVe s. apr. J.-C.) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
+                <w:t xml:space="preserve">Habiter à l’étage. Analyse de l’architecture et des assemblages mobiliers d’un immeuble de rapport de Lugdunum (Lyon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ballet Pascale; Lemaître Séverine; Bertrand Isabelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugdunum et ses campagnes : actualités de la recherche. Sous la direction de M. Poux et F. Bérard. Archéologie et Histoire romaine, 38. p. 309-344.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes; Institut français d'archéologie orientale, pp.59-66, 2018, Collection Archéologie et Culture, 978-2-7535-5922-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01878326v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de l’Ilot D de Musarna : les céramiques communes des niveaux de fréquentation tardive</w:t>
               </w:r>
@@ -3506,408 +3506,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Flammin, A., Zannettacci, M., Vienne (Isère) Eglise Saint-André-le-Haut, rapport d'opération d'archéologie programmée 2015</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A. avec la collaboration de Flammin, A., - Cluny (Saône-et-Loire), abbaye ; Etude de l’ancienne infirmerie ; rapport d'opération d'archéologie programmée 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Notter-Truxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Belean Dhorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Notter-Truxa</w:t>
+                <w:t xml:space="preserve">Amandine Thibaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748078v1</w:t>
+                <w:t xml:space="preserve">hal-04748096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A. avec la collaboration de Flammin, A., - Cluny (Saône-et-Loire), abbaye ; Etude de l’ancienne infirmerie ; rapport d'opération d'archéologie programmée 2015</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Flammin, A., Zannettacci, M., Vienne (Isère) Eglise Saint-André-le-Haut, rapport d'opération d'archéologie programmée 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belean Dhorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Notter-Truxa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748096v1</w:t>
+                <w:t xml:space="preserve">hal-04748078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude céramologique ». In : TRAVERS (C.) dir. : Site archéologique du fä – Barzan (17). Etude archéo-environnementale de l’esplanade de la « Grande Avenue ». Document final de synthèse. Annexe n° 1</w:t>
+                <w:t xml:space="preserve">La céramique. In : CLEMENT (B.) dir. : Lyon 5e (Rhône). Le quartier antique du Clos de la Solitude. Rapport de fin d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche. 2014, pp.3 - 13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Galliègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche. 2014, pp.207 - 248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024658v1</w:t>
+                <w:t xml:space="preserve">hal-02024646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique. In : CLEMENT (B.) dir. : Lyon 5e (Rhône). Le quartier antique du Clos de la Solitude. Rapport de fin d’opération</w:t>
+                <w:t xml:space="preserve">Etude céramologique ». In : TRAVERS (C.) dir. : Site archéologique du fä – Barzan (17). Etude archéo-environnementale de l’esplanade de la « Grande Avenue ». Document final de synthèse. Annexe n° 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche. 2014, pp.3 - 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Galliègue</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02024646v1</w:t>
+                <w:t xml:space="preserve">hal-02024658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barzan – La Grande Avenue. Etude des céramiques. In : TRANOY (L.) dir. : Barzan (Charente-Maritime). « La Grande Avenue ». Rapport final de fouille programmée en 2012.</w:t>
               </w:r>
@@ -3985,77 +3985,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Flammin, A., Zannettacci, M., Vienne (Isère) Eglise Saint-André-le-Haut, rapport d'opération d'archéologie programmée 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belean Dhorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Thibaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4172,220 +4172,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
+                <w:t xml:space="preserve">L’étude des céramiques du Mébon Occidental. Rapport préliminaire sur les céramiques mises au jour durant la campagne 2012 des fouilles du Mebon occidental (Cambodge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thun P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748191v1</w:t>
+                <w:t xml:space="preserve">hal-04748213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des céramiques du Mébon Occidental. Rapport préliminaire sur les céramiques mises au jour durant la campagne 2012 des fouilles du Mebon occidental (Cambodge)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Desbat</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong R.</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04748213v1</w:t>
+                <w:t xml:space="preserve">hal-04748191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pâtes des céramiques antiques de la fouille de Kouass (Maroc), In : Bridoux, V. et al. 2011 -Kouass (Asilah, Maroc), Campagne de fouilles 2011, Rapport de fouilles remis au MAE.</w:t>
               </w:r>
@@ -5255,51 +5255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02429020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barreto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degueule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Teixeira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Courtin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Rochefort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galli&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thun P." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong R." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Msaddak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelmalek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02429020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rigoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona S.Y. Waksman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayb&#252;ke &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Thirion-Merle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barreto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bridoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grisoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02044489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ranet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degueule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Teixeira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Courtin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Rochefort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Notter-Truxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galli&#232;gue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thun P." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong R." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Msaddak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdelmalek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>