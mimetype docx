--- v1 (2026-03-28)
+++ v2 (2026-05-12)
@@ -1868,699 +1868,960 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forte hausse des cleantechs. Bulle financière ou investissement d'or et déjà productif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban mobilities in French intermediary cities: the impact of “tactical” urban installations in the context of the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Burger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « Sustainable Places » 2022 (10e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879347v1</w:t>
+                <w:t xml:space="preserve">hal-03924059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRODUCTION LES JOURNEES DE L'AAR : L'EPREUVE DE THESE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décaler la production urbaine locale, histoires d’étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali de Raphélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dogbeh Loick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner par l’atelier : une question de recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864895v1</w:t>
+                <w:t xml:space="preserve">hal-03109006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Transition and Neoliberalism, Agreement is Possible? The Case of Green Building in Gurugram, Delhi, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSAI – Social integration, regional development and sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSAI – Social integration, regional development and sustainability, May 2018, Goa, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néolibéralisation et verticalisation, une application au-delà des limites de la ville : l’exploitation du vent dans le milieu rural champardennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international -La ville verticale -Explorer et penser la dimension verticale de l'urbanisation dans le contexte de mondialisation et de changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuel APPERT, Nov 2015, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition énergétique en milieu rural : la territorialisation des projets de parcs éoliens en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale de sociologie de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forte hausse des cleantechs. Bulle financière ou investissement d'or et déjà productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Burger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-03181493v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTRODUCTION LES JOURNEES DE L'AAR : L'EPREUVE DE THESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mortelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décaler la production urbaine locale, histoires d’étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali de Raphélis</w:t>
+                <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03109006v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cacciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baggioni, Vincent and Burger, Céline and Cacciari, Joseph and Mangold, Marie. Presses Universitaires de Rennes, 2019, 978-2-7535-7808-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transition and Neoliberalism, Agreement is Possible? The Case of Green Building in Gurugram, Delhi, India</w:t>
+                <w:t xml:space="preserve">Transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paulhiac Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSAI – Social integration, regional development and sustainability</w:t>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-02158069v1</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, https://www.riurba.review/table/5/, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2628,51 +2889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E7C3F4A"/>
+    <w:nsid w:val="56874D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2859,51 +3120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-burger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6175-5306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183324463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigorovschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fruiqui&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cacciari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mangold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04393-3_15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mancebo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5595-9_13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.14099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Raph&#233;lis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mortelette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogbeh Loick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-burger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6175-5306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183324463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigorovschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fruiqui&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cacciari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mangold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04393-3_15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mancebo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5595-9_13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.14099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Raph&#233;lis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mortelette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogbeh Loick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>