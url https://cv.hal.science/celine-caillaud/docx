--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -2288,282 +2288,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high optical quality Ge-As-Se glasses for the development of low-loss microstructured optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of low loss chalcogenide microstructured optical fibers for Mid-IR QCL pigtailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Venck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Components and Materials XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177831v1</w:t>
+                <w:t xml:space="preserve">hal-02431469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of low loss chalcogenide microstructured optical fibers for Mid-IR QCL pigtailing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of high optical quality Ge-As-Se glasses for the development of low-loss microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optical Components and Materials XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2506267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431469v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of a single mode Mid Infrared microstructured optical fiber up to 10 μm Potential for supercontinuum generation and applications for QCLs based sensors</w:t>
               </w:r>
@@ -3052,502 +3052,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02045180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser processing of refractive index changes in bulk Ge15As15S70 chalcogenide glass for photonics applications in the mid-infrared</w:t>
+                <w:t xml:space="preserve">Generation of broadband mid-infrared supercontinuum radiation in cascaded soft-glass fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. d'Amico</w:t>
+                <w:t xml:space="preserve">C. Kneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiber Lasers XIII: Technology, Systems, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97282A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475465v1</w:t>
+                <w:t xml:space="preserve">hal-01367200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broadband mid-infrared supercontinuum radiation in cascaded soft-glass fibers</w:t>
+                <w:t xml:space="preserve">Original designs of chalcogenide microstructured optical fibers for mid-IR applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kneis</w:t>
+                <w:t xml:space="preserve">J. Trolès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
+                <w:t xml:space="preserve">M. Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XIII: Technology, Systems, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2209553⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks, ICTON 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.7550620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367200v1</w:t>
+                <w:t xml:space="preserve">hal-01367256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original designs of chalcogenide microstructured optical fibers for mid-IR applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser processing of refractive index changes in bulk Ge15As15S70 chalcogenide glass for photonics applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trolès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Provino</w:t>
+                <w:t xml:space="preserve">P. K. Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carras</w:t>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks, ICTON 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367256v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared supercontinuum generation from cascaded soft-glass fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Donelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Manek-Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Infrared Coherence Sources, MICS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Long Beach, United States. paper MM6C.3, </w:t>
@@ -4013,51 +4013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Ousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosenberg Petersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus D. Engelsholm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Markos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Xing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Kharitonov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jumpertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964494" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolstik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Travers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorokin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11117B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kneis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209553" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550620" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donelan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2016.MM6C.3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Moller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Petersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnis Kubat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Ousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosenberg Petersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus D. Engelsholm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Markos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Xing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Kharitonov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jumpertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964494" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolstik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Travers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorokin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11117B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506267" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kneis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209553" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donelan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2016.MM6C.3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Moller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Petersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnis Kubat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>