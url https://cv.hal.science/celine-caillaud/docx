--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -125,109 +125,109 @@
                 <w:t xml:space="preserve">Cognitive Stability Among Plasma p-tau 181 Negative Individuals: A 5-year Analysis of the Multidomain Alzheimer Prevention Trial Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
+                <w:t xml:space="preserve">Philipe Barreto de Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jean Ousset</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaj Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 80 (7), </w:t>
+              <w:t xml:space="preserve">, 2025, 80 (7), pp.glaf113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gerona/glaf113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4013,51 +4013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Ousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosenberg Petersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus D. Engelsholm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Markos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Xing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Kharitonov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jumpertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964494" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolstik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Travers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorokin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11117B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506267" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kneis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209553" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donelan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2016.MM6C.3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Moller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Petersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnis Kubat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosenberg Petersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus D. Engelsholm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Markos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Xing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Kharitonov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jumpertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964494" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolstik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Travers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorokin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11117B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506267" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kneis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209553" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donelan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2016.MM6C.3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Moller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Petersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnis Kubat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>