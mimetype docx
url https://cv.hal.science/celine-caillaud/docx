--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1641 +368,1775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-10 mu m Mid-Infrared Fiber-Based Supercontinuum Laser Source: Experiment and Simulation</w:t>
+                <w:t xml:space="preserve">Cognitive impact of multidomain intervention and omega 3 according to blood Aβ42/40 ratio: a subgroup analysis from the randomized MAPT trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Venck</w:t>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois St-Hilaire</w:t>
+                <w:t xml:space="preserve">Bruno Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar N. Ghosh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+                <w:t xml:space="preserve">Vitaliy Ovod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202000011⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-023-01325-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797034v1</w:t>
+                <w:t xml:space="preserve">hal-04352693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Ge-As-Se ternary glasses for the development of high quality microstructured optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-10 mu m Mid-Infrared Fiber-Based Supercontinuum Laser Source: Experiment and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Venck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Meneghetti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Francois St-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar N. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.09.028⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.2000011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202000011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944063v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased mid-infrared supercontinuum bandwidth and average power by tapering large-mode-area chalcogenide photonic crystal fibers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification of Ge-As-Se ternary glasses for the development of high quality microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Markos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marcello Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Galdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.015336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 503-504, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559207v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared continuous-wave parametric amplification in chalcogenide microstructured fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Grassani</w:t>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svyatoslav Kharitonov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
+                <w:t xml:space="preserve">Nicola Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000643⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.377 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578530v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased mid-infrared supercontinuum bandwidth and average power by tapering large-mode-area chalcogenide photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Coley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Cantet</w:t>
+                <w:t xml:space="preserve">Christian Rosenberg Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+                <w:t xml:space="preserve">Rasmus D. Engelsholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Markos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (13), pp.15336--15347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.015336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01827359v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly birefringent chalcogenide optical fiber for polarization-maintaining in the 3-85 µm mid-IR window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared continuous-wave parametric amplification in chalcogenide microstructured fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sida Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svyatoslav Kharitonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (8), pp.7977. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (6), pp.643--648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.007977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302509v1</w:t>
+                <w:t xml:space="preserve">hal-01578530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating optical feedback from a chalcogenide fiber in mid-infrared quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly birefringent chalcogenide optical fiber for polarization-maintaining in the 3-85 µm mid-IR window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Jumpertz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
+                <w:t xml:space="preserve">Clement Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gilles</w:t>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ferré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Schires</w:t>
+                <w:t xml:space="preserve">Thierry Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4964494⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (8), pp.7977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.007977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398041v1</w:t>
+                <w:t xml:space="preserve">hal-01302509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced refractive index changesin Ge15As15S70 chalcogenide glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating optical feedback from a chalcogenide fiber in mid-infrared quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jumpertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciro d'Amico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
+                <w:t xml:space="preserve">C. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+                <w:t xml:space="preserve">S. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madhura Somayaji</w:t>
+                <w:t xml:space="preserve">K. Schires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.6.001914⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), pp.105201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01346747v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent octave-spanning mid-infrared supercontinuum generated in As2S3-silica double-nanospike waveguide pumped by femtosecond Cr:ZnS laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser-induced refractive index changesin Ge15As15S70 chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xie</w:t>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tolstik</w:t>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Travers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
+                <w:t xml:space="preserve">Madhura Somayaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.012406⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.6.001914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367192v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01346747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgap propagation in all-​solid chalcogenide microstructured optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent octave-spanning mid-infrared supercontinuum generated in As2S3-silica double-nanospike waveguide pumped by femtosecond Cr:ZnS laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tolstik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (9), pp.6120-6129. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.12406--12413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma7096120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.012406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099674v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-mode-area infrared guiding in ultrafast laser written waveguides in Sulfur-based chalcogenide glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+                <w:t xml:space="preserve">Photonic bandgap propagation in all-​solid chalcogenide microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+                <w:t xml:space="preserve">David Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.13091. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (9), pp.6120-6129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.013091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma7096120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00997831v1</w:t>
+                <w:t xml:space="preserve">hal-01099674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large-mode-area infrared guiding in ultrafast laser written waveguides in Sulfur-based chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.13091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.013091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00997831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric bulk glasses based on the Cu-As-Te-Se system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (31), pp.8917-8925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3TA11117B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2012,1861 +2146,1861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-10 mu m Mid-Infrared Supercontinuum Generation in Cascaded Optical Fibers: Experiment and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Venck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois St-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar N. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Nonlinear Frequency Generation and Conversion - Materials and Devices XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2543753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode chalcogenide microstructured optical fibers: A solution for mid-IR fibered QCL (Conference Presentation)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+                <w:t xml:space="preserve">Optical characterization of a single mode Mid Infrared microstructured optical fiber up to 10 μm Potential for supercontinuum generation and applications for QCLs based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Venck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - LASE 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431457v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of low loss chalcogenide microstructured optical fibers for Mid-IR QCL pigtailing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello Meneghetti</w:t>
+                <w:t xml:space="preserve">Single-mode chalcogenide microstructured optical fibers: A solution for mid-IR fibered QCL (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Trolès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Venck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - LASE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1089912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2506617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431469v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high optical quality Ge-As-Se glasses for the development of low-loss microstructured optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fabrication of low loss chalcogenide microstructured optical fibers for Mid-IR QCL pigtailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Venck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Components and Materials XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177831v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of a single mode Mid Infrared microstructured optical fiber up to 10 μm Potential for supercontinuum generation and applications for QCLs based sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mechin</w:t>
+                <w:t xml:space="preserve">Fabrication of high optical quality Ge-As-Se glasses for the development of low-loss microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optical Components and Materials XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2506267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122168v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of integrated platform based on chalcogenides for sensing applications in the mid-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.1053513, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2288783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide microstructured optical fibers for Mid-IR Quantum Cascade Laser pigtailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Venck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Optical, Optoelectronic and Photonic Materials and Applications (ICOOPMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Maresias, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material pre-conditioning for high-contrast refractive index changes in 3D ultrafast laser photoinscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Precision Microfabrication LPM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, XiAn, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02045180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of broadband mid-infrared supercontinuum radiation in cascaded soft-glass fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from cascaded soft-glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Donelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Manek-Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cadier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XIII: Technology, Systems, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2209553⟩</w:t>
+              <w:t xml:space="preserve">Mid-Infrared Coherence Sources, MICS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Long Beach, United States. paper MM6C.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/MICS.2016.MM6C.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367200v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original designs of chalcogenide microstructured optical fibers for mid-IR applications</w:t>
+                <w:t xml:space="preserve">Generation of broadband mid-infrared supercontinuum radiation in cascaded soft-glass fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trolès</w:t>
+                <w:t xml:space="preserve">C. Kneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks, ICTON 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550620⟩</w:t>
+              <w:t xml:space="preserve">Fiber Lasers XIII: Technology, Systems, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97282A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2209553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367256v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser processing of refractive index changes in bulk Ge15As15S70 chalcogenide glass for photonics applications in the mid-infrared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. d'Amico</w:t>
+                <w:t xml:space="preserve">Original designs of chalcogenide microstructured optical fibers for mid-IR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Colombier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks, ICTON 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.7550620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475465v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared supercontinuum generation from cascaded soft-glass fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cadier</w:t>
+                <w:t xml:space="preserve">Ultrafast laser processing of refractive index changes in bulk Ge15As15S70 chalcogenide glass for photonics applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K. Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Infrared Coherence Sources, MICS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544479v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear optical properties of chalcogenide microstructured optical fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Méchin David</w:t>
+                <w:t xml:space="preserve">Two-Octave Mid-Infrared Supercontinuum Generation in As-Se Suspended Core Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian R. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irnis Kubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Gai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (cleo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308178v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Octave Mid-Infrared Supercontinuum Generation in As-Se Suspended Core Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Gai</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear optical properties of chalcogenide microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méchin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (cleo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2078156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298763v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4013,51 +4147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosenberg Petersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus D. Engelsholm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Markos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Xing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Kharitonov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jumpertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964494" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolstik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Travers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorokin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11117B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506267" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kneis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209553" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donelan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2016.MM6C.3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Moller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Petersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnis Kubat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bellelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ovod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01325-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meneghetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.09.028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosenberg Petersen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus D. Engelsholm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Markos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.015336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Xing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svyatoslav Kharitonov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007977" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jumpertz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolstik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Travers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sorokin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012406" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860123v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11117B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mechin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kneis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donelan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2016.MM6C.3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209553" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550620" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Moller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Petersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnis Kubat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>