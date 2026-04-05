--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -691,165 +691,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les guerres baroques : enjeux mythologiques de la mise en scène des classiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Candiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Boeing-Boeing de Marc Camoletti : hypothèses sur un triomphe paradoxal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Candiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998906v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01998908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boeing-Boeing de Marc Camoletti : hypothèses sur un triomphe paradoxal</w:t>
               </w:r>
@@ -2234,186 +2234,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Maledicta et nugae : des injures pour rire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Candiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Faure-Ribreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaute et Aristophane : confrontations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Boccard, p. 121-137, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synodos, grex : collectifs d’acteurs dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Candiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérénice Hamidi-Kim; Séverine Ruse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Entretemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-38, 2018, Les voies de l'acteur, 9782355392337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Entretemps</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01998915v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01998922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reception of Roman Comedy in Early-Modern Italy and France</w:t>
               </w:r>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.091.0153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14646-9.p.0189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/troupes-compagnies-collectifs-dans-les-arts-vivants?_pos=1&amp;amp;_sid=5faddfd37&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.091.0153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14646-9.p.0189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/troupes-compagnies-collectifs-dans-les-arts-vivants?_pos=1&amp;amp;_sid=5faddfd37&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>