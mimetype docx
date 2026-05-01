--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2075,186 +2075,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02414284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Candiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Loche; Marc Vuillermoz; Enrica Zani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p. 315-325, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Louis danse : un corps véhément entre mesure et démesure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Candiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Letessie; Sylvie Chalaze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rires de jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Passages, p. 131-158, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998917v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01998916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Maledicta et nugae : des injures pour rire »</w:t>
               </w:r>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.091.0153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14646-9.p.0189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/troupes-compagnies-collectifs-dans-les-arts-vivants?_pos=1&amp;amp;_sid=5faddfd37&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04816164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.091.0153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14646-9.p.0189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Declercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/troupes-compagnies-collectifs-dans-les-arts-vivants?_pos=1&amp;amp;_sid=5faddfd37&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511740466.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>