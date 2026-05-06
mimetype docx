--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Celine CANSELL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9579-5250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase model of ageing in mice for improved identification of age-related and late life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.318. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02421-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein or Indispensable Amino Acid Supplementation After Deficiency Partially Restored Growth and Did Not Induce Higher Adiposity in Growing Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155 (10), pp.3442-3454. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational detection, characterization, and clustering of microglial cells in a mouse model of fat-induced postprandial hypothalamic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2025.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing as a Two-Phase Process: Development of a new Theoretical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macmurray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fragi.2024.1378351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of a Clark electrode device as a respirometer for small insects: A convincing test on ants allowing to detect discontinuous gas exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïly Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104698. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2024.104698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smurfness‐based two‐phase model of ageing helps deconvolve the ageing transcriptional signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sosa Marmol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Brazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savandara Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (11), pp.e13946. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.13946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Stobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélia Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie-Anne Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (1), pp.42-60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial hyperglycemia stimulates neuroglial plasticity in hypothalamic POMC neurons after a balanced meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Nuzzaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (9), pp.3067-3078.e5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus of the Solitary Tract Serotonin 5-HT2C Receptors Modulate Food Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cristiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Olarte-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp. 619-630.e5. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la lipoprotéine lipase dans la détection cérébrale des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (4), pp. 210-217. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic Inflammation and Energy Balance Disruptions: Spotlight on Chemokines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélia Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Stobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Erratum for] &amp;quot;Palatability Can Drive Feeding Independent of AgRP Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Georges Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.975. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triglyceride sensing in the reward circuitry : A new insight in feeding behaviour regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp. 75-80. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in physical activity, energy expenditure and obesity driven by a subpopulation of hypothalamic POMC neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Doslikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Greenwald-Yarnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp. 245-252. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary triglycerides as signaling molecules that influence reward and motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hnasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cobeha.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central CCL2 signaling onto MCH neurons mediates metabolic and behavioral adaptation to inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélia Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Bourourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Stobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (12), pp.1738-1752. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.201541499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Activation of γ2 AMPK Induces Obesity and Reduces β Cell Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward T. Wargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Steeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp. 821-836. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la détection centrale des lipides dans le contrôle nerveux de la balance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153104014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolimbic lipid sensing and the regulation of feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.D407. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatability Can Drive Feeding Independent of AgRP Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Georges Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.646-657. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central orchestration of peripheral nutrient partitioning and substrate utilization: Implications for the metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary triglycerides act on mesolimbic structures to regulate the rewarding and motivational aspects of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Delbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.1095-1105. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2014.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and pathophysiological implications of lipid sensing in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Véret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (S1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dom.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid receptor gene inactivation in dopamine-innervated areas selectively decreases behavioral responses to amphetamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Dongelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Turiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ambroggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Delbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.35. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection centrale des lipides et la régulation du comportement alimentaire : implication dans l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp. 32-43. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hypothalamic arcuate nucleus and the control of peripheral substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Delbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (5), pp. 725-737. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beem.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic regulation of energy balance: a key role for DICER miRNA processing in arcuate POMC neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.55-57. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de la récompense et prise alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-G. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(13)70487-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central lipid detection and the regulation of feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2013.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcuate AgRP neurons and the regulation of energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2012.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic AgRP-neurons control peripheral substrate utilization and nutrient partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (22), pp.4276-4288. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2012.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple roles of fatty acid handling proteins in brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cruciani-Guglielmacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2012.00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laforin, a dual specificity phosphatase involved in Lafora disease, regulates insulin response and whole-body energy balance in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Vernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez de Cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia-Roves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (13), pp.2571-2584. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddr157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term effects of plant-based diets on metabolic health using Drosophila melanogaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior European Drosophila Investigator 10th meeting (flyJEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villecien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et santé métabolique : de la souris à la drosophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de la Société de Physiologie et de Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Versaille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term effects of plant-based diets on metabolic health using Drosophila melanogaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Benjamin Franklin Lafayette Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microglie et prise alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there two phases during ageing? Towards a better identification of age-related and late-life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Homeostasis Workshop V LIMES Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there two phases during ageing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benjamin Franklin/Lafayette Seminar (BFLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of methionine deficiency determines its effects on energy metabolism in growing rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference (ENC) FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving GFAP-positive cells and microglia in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the MNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediterranean Neuroscience Society, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two phases model of ageing in mice: towards a better identification of age-related and late-life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique SNE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes in the neuroendocrine control of metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Club of Glial Cells 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Club of Glial Cells, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing and the end-of-life through a cross-organism metabolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drosoph’Ile de France Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Drosoph’Ile de France, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutritional lipids on glial remodeling and neurons activity in the hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of astrocytes and microglia in early hypothalamic inflammatory response induced by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glial cells at the crossroads of innate immunity and brain functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Monod Conference, Jun 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of astrocytes and microglia in early hypothalamic inflammatory response induced by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th iBV-IPMC Neurobiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lipids and neuroglial remodeling: a new lead to fight obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ÈME JOURNÉE NUTRITION-NEUROSCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Neurocampus, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la lipoprotéine lipase dans la détection cérébrale des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN), Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding and motivational aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences hebdomadaires de l’Institut de Pharmacologie Moléculaire et Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary triglycerides act on mesolimbic structures to regulate the rewarding and motivational aspects of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Aberdeen Centre for Energy Regulation and Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Rowett Institute, 2015, Aberdeen (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint Meeting between the French and British Neuroendocrine Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie (SNE), Sep 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euro Fed Lipid Congress – From Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Fed Lipid, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des lipides par le cerveau et son implication dans le syndrôme métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des lipides par le cerveau et son implication dans le syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P238 Les acides gras libres jouent un rôle dans la mise en place de la résistance à l'insuline pendant le jeûne et modulent la reprise alimentaire par un effet direct sur le cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marsollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruciani-Guglielmacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabète Strasbourg 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Strasbourg, France. pp.a83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the two-phase model of ageing from Drosophila to mice helps better understand age-related and late-life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Drosophila Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de déficience en méthionine détermine ses effets sur le métabolisme énergétique chez le rat en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzout-Marniche Dalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des astrocytes et de la microglie dans la réponse inflammatoire hypothalamique précoce induite par un régime hyperlipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème colloque de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides nutritionnels induisent une réponse gliale précoce dans l’hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding & motivational aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuronal Control of Appetite, Metabolism and Weigh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central lipid sensing and the control of feeding behavior and locomotors activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des lipides par le cerveau et son implication dans le syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Celine CANSELL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9579-5250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase model of ageing in mice for improved identification of age-related and late life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.318. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02421-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein or Indispensable Amino Acid Supplementation After Deficiency Partially Restored Growth and Did Not Induce Higher Adiposity in Growing Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155 (10), pp.3442-3454. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational detection, characterization, and clustering of microglial cells in a mouse model of fat-induced postprandial hypothalamic inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2025.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing as a Two-Phase Process: Development of a new Theoretical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Macmurray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fragi.2024.1378351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of a Clark electrode device as a respirometer for small insects: A convincing test on ants allowing to detect discontinuous gas exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïly Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.104698. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2024.104698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smurfness‐based two‐phase model of ageing helps deconvolve the ageing transcriptional signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sosa Marmol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Brazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savandara Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (11), pp.e13946. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.13946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Stobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélia Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie-Anne Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (1), pp.42-60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial hyperglycemia stimulates neuroglial plasticity in hypothalamic POMC neurons after a balanced meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Nuzzaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (9), pp.3067-3078.e5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleus of the Solitary Tract Serotonin 5-HT2C Receptors Modulate Food Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cristiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Olarte-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp. 619-630.e5. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Erratum for] &amp;quot;Palatability Can Drive Feeding Independent of AgRP Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Georges Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.975. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la lipoprotéine lipase dans la détection cérébrale des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (4), pp. 210-217. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic Inflammation and Energy Balance Disruptions: Spotlight on Chemokines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélia Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Stobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex difference in physical activity, energy expenditure and obesity driven by a subpopulation of hypothalamic POMC neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Doslikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Greenwald-Yarnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Georgescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp. 245-252. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triglyceride sensing in the reward circuitry : A new insight in feeding behaviour regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp. 75-80. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary triglycerides as signaling molecules that influence reward and motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hnasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cobeha.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central CCL2 signaling onto MCH neurons mediates metabolic and behavioral adaptation to inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélia Le Thuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Bourourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gp Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Stobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (12), pp.1738-1752. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.201541499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Activation of γ2 AMPK Induces Obesity and Reduces β Cell Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward T. Wargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Steeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp. 821-836. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolimbic lipid sensing and the regulation of feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.D407. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la détection centrale des lipides dans le contrôle nerveux de la balance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153104014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palatability Can Drive Feeding Independent of AgRP Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Georges Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.646-657. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and pathophysiological implications of lipid sensing in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Véret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (S1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dom.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid receptor gene inactivation in dopamine-innervated areas selectively decreases behavioral responses to amphetamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Dongelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Turiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ambroggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Delbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.35. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection centrale des lipides et la régulation du comportement alimentaire : implication dans l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp. 32-43. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hypothalamic arcuate nucleus and the control of peripheral substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Delbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (5), pp. 725-737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beem.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central orchestration of peripheral nutrient partitioning and substrate utilization: Implications for the metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary triglycerides act on mesolimbic structures to regulate the rewarding and motivational aspects of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Delbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.1095-1105. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2014.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de la récompense et prise alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-G. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(13)70487-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic regulation of energy balance: a key role for DICER miRNA processing in arcuate POMC neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2), pp.55-57. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmet.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central lipid detection and the regulation of feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2013.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic AgRP-neurons control peripheral substrate utilization and nutrient partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (22), pp.4276-4288. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2012.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple roles of fatty acid handling proteins in brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cruciani-Guglielmacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2012.00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcuate AgRP neurons and the regulation of energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joly-Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Luquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2012.00169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laforin, a dual specificity phosphatase involved in Lafora disease, regulates insulin response and whole-body energy balance in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Vernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez de Cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia-Roves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (13), pp.2571-2584. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddr157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term effects of plant-based diets on metabolic health using Drosophila melanogaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior European Drosophila Investigator 10th meeting (flyJEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villecien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term effects of plant-based diets on metabolic health using Drosophila melanogaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Benjamin Franklin Lafayette Seminar 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et santé métabolique : de la souris à la drosophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de la Société de Physiologie et de Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Versaille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microglie et prise alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there two phases during ageing? Towards a better identification of age-related and late-life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Homeostasis Workshop V LIMES Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there two phases during ageing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benjamin Franklin/Lafayette Seminar (BFLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of methionine deficiency determines its effects on energy metabolism in growing rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference (ENC) FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving GFAP-positive cells and microglia in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the MNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediterranean Neuroscience Society, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two phases model of ageing in mice: towards a better identification of age-related and late-life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique SNE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamic astrocytes in the neuroendocrine control of metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Club of Glial Cells 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Club of Glial Cells, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing and the end-of-life through a cross-organism metabolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drosoph’Ile de France Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Drosoph’Ile de France, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutritional lipids on glial remodeling and neurons activity in the hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of astrocytes and microglia in early hypothalamic inflammatory response induced by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glial cells at the crossroads of innate immunity and brain functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Monod Conference, Jun 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of astrocytes and microglia in early hypothalamic inflammatory response induced by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th iBV-IPMC Neurobiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lipids and neuroglial remodeling: a new lead to fight obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ÈME JOURNÉE NUTRITION-NEUROSCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Neurocampus, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la lipoprotéine lipase dans la détection cérébrale des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN), Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint Meeting between the French and British Neuroendocrine Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie (SNE), Sep 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary triglycerides act on mesolimbic structures to regulate the rewarding and motivational aspects of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Aberdeen Centre for Energy Regulation and Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Rowett Institute, 2015, Aberdeen (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding and motivational aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences hebdomadaires de l’Institut de Pharmacologie Moléculaire et Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euro Fed Lipid Congress – From Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Fed Lipid, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des lipides par le cerveau et son implication dans le syndrôme métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFD 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des lipides par le cerveau et son implication dans le syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P238 Les acides gras libres jouent un rôle dans la mise en place de la résistance à l'insuline pendant le jeûne et modulent la reprise alimentaire par un effet direct sur le cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marsollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruciani-Guglielmacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabète Strasbourg 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Strasbourg, France. pp.a83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the two-phase model of ageing from Drosophila to mice helps better understand age-related and late-life metabolic decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Drosophila Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, San Diego, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de déficience en méthionine détermine ses effets sur le métabolisme énergétique chez le rat en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzout-Marniche Dalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des astrocytes et de la microglie dans la réponse inflammatoire hypothalamique précoce induite par un régime hyperlipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème colloque de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides nutritionnels induisent une réponse gliale précoce dans l’hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional triglycerides act on mesolimbic structures to regulate the rewarding & motivational aspect of feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuronal Control of Appetite, Metabolism and Weigh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central lipid sensing and the control of feeding behavior and locomotors activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection des lipides par le cerveau et son implication dans le syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="873A73B5"/>
+    <w:nsid w:val="334770DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-cansell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9579-5250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nadal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laroui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2025.02.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Kervella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Nuzzaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Agostino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lyons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cristiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lettieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olarte-Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moull&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00197" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90NQJL1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Burke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Doslikova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Greenwald-Yarnell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Georgescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.01.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hnasko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201541499" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Yavari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J. Stocker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghaffari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Wargent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Steeples" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2016.04.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153104014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.P. Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly-Amado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2013.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG4QWGS8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Delbes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.31" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moull&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Foll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12335" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parnaudeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dongelmans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turiault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ambroggi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Delbes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.11.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G.P. Denis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2014.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2012.12.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-G. Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70487-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2013.0500" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.250" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00385" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Vernia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heredia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Criado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez de Cordoba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Roves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr157" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299158v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313879v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsollier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702709v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-cansell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9579-5250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nadal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laroui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2025.02.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Kervella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Nuzzaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Agostino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lyons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cristiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lettieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Olarte-Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moull&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Burke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Doslikova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Greenwald-Yarnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Georgescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.01.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90NQJL1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hnasko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201541499" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Yavari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J. Stocker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghaffari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Wargent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Steeples" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2016.04.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153104014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moull&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Foll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.12335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parnaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dongelmans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turiault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ambroggi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Delbes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.11.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G.P. Denis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2014.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.P. Denis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly-Amado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2013.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG4QWGS8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Delbes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-G. Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(13)70487-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2012.12.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2013.0500" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887152v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00385" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00169" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Vernia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heredia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Criado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez de Cordoba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Roves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr157" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299158v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsollier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702709v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>