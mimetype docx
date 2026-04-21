--- v0 (2026-03-15)
+++ v1 (2026-04-21)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -526,121 +526,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édito : La philosophie politique de l’éducation à l’épreuve des crises démocratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, https://journals.openedition.org/pensereduc/2197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04681585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation à un monde incertain : perspectives pour l’École. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Schmehl-Postaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Penser l’éducation à un monde incertain : perspectives pour l’École, 13 (3), pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 596, https://www.cahiers-pedagogiques.com/questions-socialement-vives-et-education-a-la-citoyennete/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Gorz : un modèle social et politique possible dans et en dehors de l'école à l'ère du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (74), https://journals.openedition.org/edso/29483?lang=en. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yxc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les questions socialement vives : vers un renouveau dans une formation du citoyen en milieu scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, p. 49-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/121bx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction-La philosophie politique de l’éducation à l’épreuve des crises démocratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -656,7281 +980,7134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La pensée de Gorz : un modèle social et politique possible dans et en dehors de l'école à l'ère du changement climatique ?</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborder les questions socialement vives en santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feuilles de Graine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°22, p; 18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et éducation au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit citoyenneté ? et l'école dans tout ça...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ffo.414.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie scolaire : un espace d'éducation citoyen au cœur de l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. &amp;quot;L'éducation citoyenne : idéaux, modèles sous-jacents et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;éducations à&amp;quot; aux problèmes pernicieux : repères pour une éducation au politique à l'école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp. 140-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : perspectives philosophiques, historiques et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi sulla Formazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (26), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/ssf-14981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme et humanités : en prolongeant Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie scolaire comme espace d’éducation entre 1960 et 1968 : liberté, conformité, neutralité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (74), https://journals.openedition.org/edso/29483?lang=en. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12yxc⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.19183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camille Roelens</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot; Les fondements philosophiques de l'éducation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation en encadrement éducatif : quelles logiques pour quels principes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, In les fondements philosophiques de l’éducation des adultes, Vol 11, Sherbrooke - Canada, p. 25-36., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088337ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. &amp;quot;Neutralité à l'école : entre repères, apprentissages et postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Monjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives : quelles approches possibles en milieu scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et conseillers principaux d’éducation novices : quelles prises en charge, pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 52 (2), pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les jeunes générations pensent et refont le monde ? Le cas de Greta Thunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, In dans Éduquer pour un avenir incertain : La fin de l’école Prométhéenne ?, II (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot; Questions socialement vives : quelles approches possibles en milieu scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la vie scolaire et les sciences sociales : élucidation, fondement, application ?&amp;quot;, L’éducation (re)saisie par les sciences : l’applicationnisme et ses enjeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue de la vie scolaire : conseiller d’éducation. l’exploration des marges éducatives : du surveillant général au conseiller de la communauté éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, A Educação e suas margens, 4 (9), pp.136-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la place du travail collaboratif entre le conseiller principal d’éducation et les enseignants dans les représentations sociales des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la santé : sens et usages des valeurs dans les établissements du second degré&amp;quot;. N°42,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, https://journals.openedition.org/pensereduc/2197</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 596, https://www.cahiers-pedagogiques.com/questions-socialement-vives-et-education-a-la-citoyennete/</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle formation de soi-même dans la mise en œuvre de l’éducation à la citoyenneté ? L’expérience éthique des éducateurs et des enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aborder les questions socialement vives en santé et environnement</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie à l'école : quels savoirs, quelles valeurs pour quelle éducation ?, N°48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. &amp;quot;L’École entre valeurs et savoirs : des repères à construire pour une pédagogie du discernement&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°22, p; 18-19</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Monjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité à l’école : évolution du concept dans une approche historique et juridique, N°46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de professionnalisation autour de la visite de stage : le cas des stagiaires du master encadrement éducatif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livret Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, p. 30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La vie scolaire : un espace d'éducation citoyen au cœur de l'école ?</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de professionnalisation autour de la visite de stage : le cas des stagiaires du master encadrement éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité-neutralité : le cas des signes et des tenues à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livret Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l’élève-citoyen dans les instances lycéennes : quelles finalités ? quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des conseillers principaux d’éducation : Enjeux et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 25</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11, pp.131-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éditorial. &amp;quot;L'éducation citoyenne : idéaux, modèles sous-jacents et réalités</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l'élève-citoyen : Quelle formation au politique et au vivre ensemble hors classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience éthique comme élément de professionnalisation des conseillers principaux d'éducation novices, In Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de la vie scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une histoire de l'éducation à la citoyenneté : de l'école publique française au lycée, quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.131-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.4798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des &amp;quot;éducations à&amp;quot; aux problèmes pernicieux : repères pour une éducation au politique à l'école.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écrit réflexif en formation initiale : entre prise de risque, construction de soi et assise professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.15515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'implication des acteurs dans l'analyse de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ta.026.0140⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27-28 (27-28), pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.16224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...2240 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cadre de référence pour une éducation au politique : Le cas des questions socialement vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN, Feb 2026, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer au politique : quelle citoyenneté possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Reims, Jan 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis politiques contemporains d'une éducation à l'écocitoyenneté en milieux scolaires, Table ronde,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Therriault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser les dimensions politiques de l'éducation relative à l'environnement dans le contexte socio-écologique contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en éducation et en formation relatives à l'environnement et à la citoyenneté (Centr'ERE), Jun 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit éthique ? le cas des conseillers principaux d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthique comme sujet et objet de recherche et d'enseignement en éducation/formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, laboratoire ECP, Oct 2025, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écocitoyenneté dans tous ses états....</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP Vaud, Dec 2025, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions sociétales à l'École : une approche dans la formation du citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARDIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Canopé, Académie Nancy-Metz, Nov 2025, Nancy (Communication présentée par Visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une démarche d’éducation au politique : Le cas des Questions socialement vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétences critiques et enseignement de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Nantes- recherche ANR, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrouver la foi démocratique par-delà le discrédit : Enjeux éducatifs du pouvoir instituant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, HEP Vaud, Dec 2025, Lausanne, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Sofphied " éducation et démocratie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Jean Monnet-Inspé, Jun 2025, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Reims, Jan 2025, Reims, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu'où le numérique impacte-t-il la formation du citoyen en milieu scolaire ? le cas de l'éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-cité Éducation et Citoyenneté à l'Ère numérique, conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix- Marseille, Mar 2025, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Défis politiques contemporains d'une éducation à l'écocitoyenneté en milieux scolaires, Table ronde,</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l'éco-anxiété chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en éducation et en formation relatives à l'environnement et à la citoyenneté (Centr'ERE), Jun 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Boucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde, Café des sciences de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, secteur de la diffusion de la culture scientifique et technique, Nov 2025, Nantes, Open Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une démarche d’éducation au politique : Le cas des Questions socialement vives</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique au cœur du métier : le cas des conseillers principaux d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur l'agir éthique de l'enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Strasbourg, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“From the Gorzian model to juvenile practices : how can we think about today's ecological challenge”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, In Colloque Becoming one Planetary - Time and Space in the Anthropocene,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO, Jul 2024, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Discipliner, enseigner, encadrer la Jeunesse, que faut-il choisir ?», Table ronde,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des passeurs de livres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, présidé par Jean Lebrun, France Info, May 2024, Alès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éduquer au politique : quelle citoyenneté possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">éduquer et grandir dans un monde complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université populaire de l'éducation ados- les Francas, Dec 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des postures et de la communication dans les QSV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment aborder les questions socialement vive avec son public ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graine Pays de la Loire, Sep 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement, ça s'apprend. Éléments de lecture à partir du contexte scolaire et associatif&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assosiation Léo Lagrange, Oct 2023, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouvel humanisme en prolongement de Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétences critiques et enseignement de l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Nantes- recherche ANR, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Quelles humanités pour éduquer et former au XXI e siècle ? Questions et perspectives philosophiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2023, Pessac, Université de Bordeaux IV, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix- Marseille, Mar 2025, Aix en provence, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du maître des études au conseiller principal d'éducation : des Codes Soleil qui ne portent par leu nom...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire du Code Soleil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Strasbourg, 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les QSV : quel genre de problèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place et fonction des solutions dans les processus de problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Problema, 2023, Bruxelles (UBL), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injonction à l’engagement à l’école, autorité du discours institutionnel et engagement dans la recherche en sciences de l’éducation et de la formation. De la philosophie politique de l’éducation à la vie scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Sofphied " éducation et démocratie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Jean Monnet-Inspé, Jun 2025, Saint Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Communication au colloque Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : perspectives philosophiques, historiques et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, secteur de la diffusion de la culture scientifique et technique, Nov 2025, Nantes, Open Lande, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analisi pedagogica e i suoi oggetti : questioni teoriche, metodologiche e prospettive di ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pavie; Collegio Ghislieri, May 2023, Pavia (IT), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Strasbourg, May 2025, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : philosophie, histoire et perspectives contemporain des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse pédagogique et ses objets : enjeux théoriques, méthodologiques et perspectives de recherche [L’analisi pedagogica e i suoi oggetti: questioni teoriche, metodologiche e prospettive di ricerca]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Pavia; Collegio Ghislieri di Pavia; Monica Ferrari; Yves Verneuil, May 2023, Pavie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCO, Jul 2024, Angers (France), France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions socialement vives en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment aborder une question socialement vive avec son public ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graine Pays de la Loire, Sep 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, présidé par Jean Lebrun, France Info, May 2024, Alès, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la citoyenneté : sens et usages d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’EMI forme-t-elle des citoyens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib et Université Lyon I Inspé, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université populaire de l'éducation ados- les Francas, Dec 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur la formation : le cas des conseillers principaux d'éducation et des personnels de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels professionnels de l'éducation imaginer et former ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICUR, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Graine Pays de la Loire, Sep 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la citoyenneté et conseiller principal d'éducation : deux évolutions étroitement liées autour d’un idéal éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master MEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Caen, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Assosiation Léo Lagrange, Oct 2023, Nantes (44000), France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et formation du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Education et politique. Enjeux philosophiques contemporains : crises, critiques, alternatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions socialement vives : une formation citoyenne renouvelée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EduCivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch, 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagez-vous, qu’ils disaient…Essai de philosophie politique de l’éducation pratique et appliquée à la vie scolaire et au parcours citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international AREF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagez-vous, qu’ils disent…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions Socialement Vives et transmission des valeurs, laboratoire CREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;éducations à&amp;quot; aux problèmes pernicieux : repères pour une éducation au politique à l'école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l’évaluation dans la formation et dans les éducations à : de la mesure à la problématisation du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aix-Marseille, 2021, Marseille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les jeunes générations pensent et refont le monde ? Le cas de Greta Thunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer à un avenir incertain : la fin de l'école Prométhéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2021, Nantes (Nantes Université) - INSPE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de conseillers principaux d'éducation aujourd'hui : regards croisés sur l'évolution d'un métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, 2019, Bordeaux (université Bordeaux 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations du métier de CPE chez les étudiants en Master 1 MEEF et enjeux autour de la construction d'une culture commune en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sofphied, 2023, Pessac, Université de Bordeaux IV, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Focquenoy Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robbes</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la vie scolaire et les sciences sociales : élucidation, fondement, application ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation (re)saissie par les sciences : l'application-nisme et ses enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2019, Tours (Université de Tours), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission des savoirs de l'expérience par le compagnonnage dans l'enseignement supérieur : entre coopération et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vergnon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’analisi pedagogica e i suoi oggetti : questioni teoriche, metodologiche e prospettive di ricerca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pavie; Collegio Ghislieri, May 2023, Pavia (IT), Italie</w:t>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie scolaire : un espace d'éducation possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international sciences de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, 2019, Bordeaux (université Bordeaux 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ressorts de la pratique des CPE. De l'incorporation des normes réglementaires à la construction de styles professionnels pluriels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouju- Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès international de l'AREF 2019 Céline Chauvigné, Loïc Clavier, Anne Bouju- Goujon, Agnès Grimault-Leprince, Jean-Pierre Le Ménahèze, (2019) AREF Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue de la vie scolaire : conseiller d'éducation. L'exploitation des marges éducatives : du surveillant général au conseiller de la communauté éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sofphied, 2018, Porto (Portugal) université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éducations à et les cpe novices : quelles prises en charge pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place et fonction des solutions dans les processus de problématisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Problema, 2023, Bruxelles (UBL), Belgium</w:t>
+              <w:t xml:space="preserve">Célébrer la pensée libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, 2018, Chicoutimi, Québec université, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camille Roelens</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté à l'heure de l'Europe et de la mondialisation ; les jeunes générations se voient-elles européennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2017, Lyon 2 université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures contemporaines de l'état éducateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2016, Nancy Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Strasbourg, 2023, Strasboug, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éducations à : sens et usages des valeurs dans les établissements du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, 2016, Mons université, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pédagogie, pédagogies : philosophie, histoire et perspectives contemporain des pratiques</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tutorat mixte : des attentes à la construction d'une éthique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversidade e complexidade de avallacao en educacao e formacao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE, 2015, Lisbonne université, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grading student conduct and behaviour : a way to change and evaluate student behaviour skills ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Practice and Research Trends in Identity, Citizenship and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICE, 2014, Olsztyn (PL), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former aux métiers de l'enseignement et de l'éducation en France : analyse et impacts des politiques de formation initiale en vue d'une formation du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio Formação profissional " Investigação educacional sobre teorias, politicas e práticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE, 2013, Lisbonne université, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity construction and social link: the case of french students at boarding school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identities and citizenship education: Controversy, crisis and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICE, 2013, Lisbonne université, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l'élève-citoyen : quelle formation au politique et au vivre ensemble hors classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, 2013, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience dans le processus d'émancipation des élèves : une éducation à la citoyenneté est-elle possible actuellement en lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d'éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes, 2012, Rennes université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social networks and adolescents in high school in France: Building a community of citizens- is it possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creating Citizenship Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICE, 2012, york université, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approaches to citizenship and social education training: For inexperienced teachers and “conseillers principaux d’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robbes</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe’s Future: citizenship in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICE, 2011, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la citoyenneté et la participation des élèves dans les conseils et comités dans trois lycées français : un discours et des pratiques entre émancipation et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Pavia; Collegio Ghislieri di Pavia; Monica Ferrari; Yves Verneuil, May 2023, Pavie, Italie</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERDESS et Théodile-CIREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Graine Pays de la Loire, Sep 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la citoyenneté des applications à l'empêchement des pratiques en milieu scolaire : le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, 2010, Genève université, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Enssib et Université Lyon I Inspé, Nov 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la citoyenneté et la participation des élèves : un discours et des pratiques d’acteurs entre émancipation et normalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unige université de Genève, 2010, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CICUR, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalised society and active citizenship education in upper secondary education in France today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lifelong learning and active citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICE, 2010, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Caen, 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs et éthique : Analyse de pratiques en lycée à travers l'éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les pratiques et métiers en éducation et formation : formalisation de l'expérience et apports de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REF, 2009, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...2329 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7940,51 +8117,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit écocitoyenneté ? Repères pour une éducation au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7993,746 +8170,815 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le bord de l'eau. 2025, 9782385191238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène et éducation. Repères pour un monde incertain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. 2024, Penser les valeurs en éducation et en formation, 979-10-240-1805-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique. Des enjeux et concepts des « éducations à »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'Harmattan. Editions l'Harmattan, 2024, 234312678X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'harmattan, 2024, 978-2-336-43959-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie scolaire : une histoire singulière au sein du système éducatif La revue professionnelle de la vie scolaire (1960-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH : Rouen- Le Havre. 2022, 979-10-240-15804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation et les Lumières: Enjeux philosophiques et didactiques contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PURH. 2024, Penser les valeurs en éducation et en formation, 979-10-240-1805-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison et passions, 2020, 978 2 917645 75 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Angela Barthes</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émanciper : une visée émancipatrice de l'éducation a-t-elle toute sa place à l'école de la République ?, Paris : L'Harmattan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique professionnelle des enseignants : Enjeux, structures et problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'harmattan, 2024, 978-2-336-43959-4</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Jutras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabin Ntebutse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 274 p., 2012, 978-2-296-96334-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...272 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du parcours citoyen à l'EMC : quelles opportunités dans la formation du citoyen par les CPE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Amilhat et A-C Husser in En quête d'un citoyen moderne l'enseignement moral et civique entre rénovation et précarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, p. 125-138, 2026, 979-10-362-0816-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie scolaire et le conseiller principal d'éducation ou comment rendre l'école plus hospitalière.....</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, philosophie et sens de l'école : Mélanges offerts à Eirick Prairat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 75-84, 2025, 9782384511594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8752,2449 +8998,2449 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans Barthes, A., Lange, J.-M. et Chauvigné, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04519697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In A. Barthes, J-M. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 465- 470, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lange</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In A. Barthes, J-M. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 465- 470, 2024</w:t>
+              <w:t xml:space="preserve">, pp. 568- 575, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In A. Barthes, JM. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 397- 401, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L' Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In A. Barthes, JM. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 384-391, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la catastrophe écologique : l'utopie concrète d'André Gorz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Chauvigné, C; &amp; M. Fabre, Anthropocène et éducation. Repères pour un monde incertain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 95-110., 2024, 979-10-240-1805-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp. 568- 575, 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Chauvigné et M. Fabre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et Anthropocène : Repères pour un monde incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Démocratie</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit es-tu là ? Légitimité et pertinence d'un vocabulaire non fonctionnel en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Pachod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y croire, toujours et encore. Les spiritualités de l'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.127-148, 2023, 978-2-14-031773-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux et post-vérité : éduquer à la responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In C. Roelens et C. Pélissie, Éthique, numériques et idéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de philosophie de l'éducation, notions essentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la citoyenneté aujourd'hui : Entre conversion, adaptation et métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Martinez, M-L., Harlé, I., Tremel, L. L’héritage de Durkheim pour l'éducation, toujours vivant cent ans plus tard. PURH : Rouen- Le Havre, p. 62-77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté à l'heure de l'Europe et de la mondialisation : les jeunes générations se voient-elles européennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In M, Fabre et A-C, Husser, Education et frontières, PURH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Weber et la sécularisation : genèse, élaboration et limites d'un paradigme,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Fabre, M. Clavier, L. Le religieux sans la religion : vivre et éduquer sans absolu (1850-1950). Rouen : PURH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’héritage des Lumières et les paradoxes de la citoyenneté aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Fabre, M. et Chauvigné, C. Les Lumières et l’éducation : enjeux philosophiques et didactiques contemporains. Dijon : Raison et passions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté à l'heure de l'Europe et de la mondialisation : Les jeunes générations se voient-elles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In, "Éducation et frontières". Rouen : PURH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience dans le processus d'émancipation des élèves: une éducation à la citoyenneté est-elle possible actuellement au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In C, Chauvigné, Émanciper : une visée émancipatrice de l'éducation a-t-elle toute sa place dans l'école de la République ?, L'harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOREAU, D. (2018). L’expérience éthique des éducateurs et des enseignants débutants : vers la cohérence de la vie morale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Théodoropoulos, A., Moreau, D., Gohier, Ch. éthique en éducation, dépistages et clairières philosophies. Rhodes : L.R.P.A.PH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience éthique des éducateurs et des enseignants débutant : vers la cohérence de la vie morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Théodoropoulos, A., Moreau, D., Gohier, Ch. Ethique en éducation, dépistages et clairières philosophies. Rhodes : L.R.P.A.PH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation des élèves et citoyenneté : entre discours et pratiques d'acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Ph, Haeberli, M, Pagoni, La participation des élèves et citoyenneté à l'école: effet de mode ou nécessité ? L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures contemporaines de l’État éducateur : Le cas de l’éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Michel Fabre, Henri-Louis Go, Eirick Prairat, Ethiques et politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8143-0314-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation des élèves et citoyenneté : entre discours et des pratiques d’acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Philippe Haeberli, Maria Pagoni, Olivier Maulini La participation des élèves et citoyenneté à l’école : effet de mode ou nécessité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp 99-110, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures contemporaines de l'Etat éducateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Fabre, Henri-Louis Go, Eirick Prairat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, pp.89-103, 2017, 978-2-8143-0314-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation lycéenne : entre émancipation et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Billouet; Michel Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation de la liberté : aliénation et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.121-134, 2015, 978-2-343-05887-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grading student conduct and behaviour in France: a way to change and evaluate student behavioural skills ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Published by the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Cunningham, P. &amp; Fretwell, N. Innovative Practice and Research Trends in Identity, Citizenship and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 67-75, 2014, 978-1-907675-21-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social networks and adolescents in high school in France: Building a community of citizens- is it possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Published by the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Cunningham, P. &amp; Fretwell, N. Creating Citizenship Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 161-169, 2013, 978-1-907675-19-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity construction and social link: the case of french students at boarding school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Cunningham, P. &amp; Fretwell, N. Identities and citizenship education: Controversy, crisis and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 410-418, 2013, 978-1-907675-20-01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former ? Éduquer ? Comment s'inscrit l'apprentissage de l'éducation à la citoyenneté dans le parcours des lycéens en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In A. Barthes, JM. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp. 397- 401, 2024</w:t>
+              <w:t xml:space="preserve">In Loïc Clavier, Peut-on encore éduquer à l'École ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 97-126, 2013, 98-2-343-00495-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs et éthique : analyse de pratiques en lycée à travers l’éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In, Moreau Didier, Christiane Gohier, Claude Gendron, France Jutras, Jean Gabin Ntebutse, et al. L’éthique professionnelle des enseignants : enjeux, structures et problèmes, pp 117-136</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ISBN: 978-2-296-96334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approaches to citizenship and social education training: For inexperienced teachers and “conseillers principaux d’éducation”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp. 384-391, 2024</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Published by the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Cunningham, P. &amp; Fretwell, N. In Europe’s Future: citizenship in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 72-83, 2011, ISBN: 978-1-907675-02-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp. 95-110., 2024, 979-10-240-1805-8</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalised society and active citizenship education in upper secondary education in France today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Published by the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lifelong Learning and Active Citizenship. Proceedings of the twelfth Conference of the Children’s Identity and Citizenship Thematic Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 513-520, 2010, ISBN: 978-1-907675-01-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...1893 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11204,100 +11450,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing citizenship education in secondary schools and the players involved: study and analysis of teaching and educational practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Montpellier 3, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04981364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11307,105 +11553,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie scolaire : une histoire singulière au système éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Nantes université, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04981380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11552,51 +11798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524853v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114089ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121bx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brohan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088337ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Clavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4798" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard &#201;tienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Boucault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051985v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805979v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gohier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gendron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04519697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620842v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357718v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293766v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665597v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665575v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665607v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665601v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524853v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114089ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121bx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brohan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088337ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Clavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4798" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard &#201;tienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Boucault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gohier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gendron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04519697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065013v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>