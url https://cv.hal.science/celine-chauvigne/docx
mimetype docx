--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -448,121 +448,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et éducation au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les éco-délégués ou comment éduquer le citoyen en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (3), pp. 117-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1114089ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1114089ar⟩</w:t>
+                <w:t xml:space="preserve">hal-04620875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Gorz : un modèle social et politique possible dans et en dehors de l'école à l'ère du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (74), https://journals.openedition.org/edso/29483?lang=en. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yxc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 596, https://www.cahiers-pedagogiques.com/questions-socialement-vives-et-education-a-la-citoyennete/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito : La philosophie politique de l’éducation à l’épreuve des crises démocratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -578,2348 +794,2132 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, https://journals.openedition.org/pensereduc/2197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04681585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éducation à un monde incertain : perspectives pour l’École. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Schmehl-Postaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Penser l’éducation à un monde incertain : perspectives pour l’École, 13 (3), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions socialement vives : vers un renouveau dans une formation du citoyen en milieu scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, p. 49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/121bx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La pensée de Gorz : un modèle social et politique possible dans et en dehors de l'école à l'ère du changement climatique ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction-La philosophie politique de l’éducation à l’épreuve des crises démocratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aborder les questions socialement vives en santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brohan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feuilles de Graine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°22, p; 18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisme et humanités : en prolongeant Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit citoyenneté ? et l'école dans tout ça...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ffo.414.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie scolaire : un espace d'éducation citoyen au cœur de l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. &amp;quot;L'éducation citoyenne : idéaux, modèles sous-jacents et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;éducations à&amp;quot; aux problèmes pernicieux : repères pour une éducation au politique à l'école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp. 140-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.026.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : perspectives philosophiques, historiques et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi sulla Formazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (26), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/ssf-14981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie scolaire comme espace d’éducation entre 1960 et 1968 : liberté, conformité, neutralité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (74), https://journals.openedition.org/edso/29483?lang=en. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12yxc⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.19183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les questions socialement vives : vers un renouveau dans une formation du citoyen en milieu scolaire ?</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot; Les fondements philosophiques de l'éducation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation en encadrement éducatif : quelles logiques pour quels principes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, In les fondements philosophiques de l’éducation des adultes, Vol 11, Sherbrooke - Canada, p. 25-36., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088337ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. &amp;quot;Neutralité à l'école : entre repères, apprentissages et postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Monjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et conseillers principaux d’éducation novices : quelles prises en charge, pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 52 (2), pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives : quelles approches possibles en milieu scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les jeunes générations pensent et refont le monde ? Le cas de Greta Thunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, In dans Éduquer pour un avenir incertain : La fin de l’école Prométhéenne ?, II (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot; Questions socialement vives : quelles approches possibles en milieu scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la vie scolaire et les sciences sociales : élucidation, fondement, application ?&amp;quot;, L’éducation (re)saisie par les sciences : l’applicationnisme et ses enjeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue de la vie scolaire : conseiller d’éducation. l’exploration des marges éducatives : du surveillant général au conseiller de la communauté éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, A Educação e suas margens, 4 (9), pp.136-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la place du travail collaboratif entre le conseiller principal d’éducation et les enseignants dans les représentations sociales des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. &amp;quot;L’École entre valeurs et savoirs : des repères à construire pour une pédagogie du discernement&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Monjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la santé : sens et usages des valeurs dans les établissements du second degré&amp;quot;. N°42,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, p. 49-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction-La philosophie politique de l’éducation à l’épreuve des crises démocratiques contemporaines</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle formation de soi-même dans la mise en œuvre de l’éducation à la citoyenneté ? L’expérience éthique des éducateurs et des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°22, p; 18-19</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie à l'école : quels savoirs, quelles valeurs pour quelle éducation ?, N°48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...1711 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01894917v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04352429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité à l’école : évolution du concept dans une approche historique et juridique, N°46</w:t>
               </w:r>
@@ -3856,2236 +3856,2236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’éthique au cœur du métier : le cas des conseillers principaux d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur l'agir éthique de l'enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Strasbourg, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eduquer au politique : quelle citoyenneté possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de Reims, Jan 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis politiques contemporains d'une éducation à l'écocitoyenneté en milieux scolaires, Table ronde,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Therriault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser les dimensions politiques de l'éducation relative à l'environnement dans le contexte socio-écologique contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en éducation et en formation relatives à l'environnement et à la citoyenneté (Centr'ERE), Jun 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sauvé</w:t>
+                <w:t xml:space="preserve">hal-05135016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit éthique ? le cas des conseillers principaux d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique comme sujet et objet de recherche et d'enseignement en éducation/formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, laboratoire ECP, Oct 2025, Lyon ( en ligne ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écocitoyenneté dans tous ses états....</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en éducation et en formation relatives à l'environnement et à la citoyenneté (Centr'ERE), Jun 2025, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP Vaud, Dec 2025, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, laboratoire ECP, Oct 2025, Lyon ( en ligne ), France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions sociétales à l'École : une approche dans la formation du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARDIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Canopé, Académie Nancy-Metz, Nov 2025, Nancy (Communication présentée par Visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une démarche d’éducation au politique : Le cas des Questions socialement vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétences critiques et enseignement de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Nantes- recherche ANR, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrouver la foi démocratique par-delà le discrédit : Enjeux éducatifs du pouvoir instituant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, HEP Vaud, Dec 2025, Lausanne, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Sofphied " éducation et démocratie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Jean Monnet-Inspé, Jun 2025, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Canopé, Académie Nancy-Metz, Nov 2025, Nancy (Communication présentée par Visioconférence), France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l'éco-anxiété chez les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Boucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde, Café des sciences de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, secteur de la diffusion de la culture scientifique et technique, Nov 2025, Nantes, Open Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une démarche d’éducation au politique : Le cas des Questions socialement vives</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu'où le numérique impacte-t-il la formation du citoyen en milieu scolaire ? le cas de l'éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-cité Éducation et Citoyenneté à l'Ère numérique, conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix- Marseille, Mar 2025, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“From the Gorzian model to juvenile practices : how can we think about today's ecological challenge”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, In Colloque Becoming one Planetary - Time and Space in the Anthropocene,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO, Jul 2024, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Discipliner, enseigner, encadrer la Jeunesse, que faut-il choisir ?», Table ronde,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des passeurs de livres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, présidé par Jean Lebrun, France Info, May 2024, Alès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éduquer au politique : quelle citoyenneté possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">éduquer et grandir dans un monde complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université populaire de l'éducation ados- les Francas, Dec 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur la formation : le cas des conseillers principaux d'éducation et des personnels de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels professionnels de l'éducation imaginer et former ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICUR, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la citoyenneté : sens et usages d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’EMI forme-t-elle des citoyens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib et Université Lyon I Inspé, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouvel humanisme en prolongement de Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétences critiques et enseignement de l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Nantes- recherche ANR, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Quelles humanités pour éduquer et former au XXI e siècle ? Questions et perspectives philosophiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2023, Pessac, Université de Bordeaux IV, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des postures et de la communication dans les QSV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment aborder les questions socialement vive avec son public ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graine Pays de la Loire, Sep 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement, ça s'apprend. Éléments de lecture à partir du contexte scolaire et associatif&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assosiation Léo Lagrange, Oct 2023, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les QSV : quel genre de problèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place et fonction des solutions dans les processus de problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Problema, 2023, Bruxelles (UBL), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injonction à l’engagement à l’école, autorité du discours institutionnel et engagement dans la recherche en sciences de l’éducation et de la formation. De la philosophie politique de l’éducation à la vie scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Sofphied " éducation et démocratie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Jean Monnet-Inspé, Jun 2025, Saint Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">Communication au colloque Inter-Congrès Aref 2023 « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les SEF ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix- Marseille, Mar 2025, Aix en provence, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du maître des études au conseiller principal d'éducation : des Codes Soleil qui ne portent par leu nom...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire du Code Soleil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Strasbourg, 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : perspectives philosophiques, historiques et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, secteur de la diffusion de la culture scientifique et technique, Nov 2025, Nantes, Open Lande, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analisi pedagogica e i suoi oggetti : questioni teoriche, metodologiche e prospettive di ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pavie; Collegio Ghislieri, May 2023, Pavia (IT), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Strasbourg, May 2025, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : philosophie, histoire et perspectives contemporain des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse pédagogique et ses objets : enjeux théoriques, méthodologiques et perspectives de recherche [L’analisi pedagogica e i suoi oggetti: questioni teoriche, metodologiche e prospettive di ricerca]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Pavia; Collegio Ghislieri di Pavia; Monica Ferrari; Yves Verneuil, May 2023, Pavie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCO, Jul 2024, Angers (France), France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions socialement vives en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment aborder une question socialement vive avec son public ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graine Pays de la Loire, Sep 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, présidé par Jean Lebrun, France Info, May 2024, Alès, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagez-vous, qu’ils disent…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Questions Socialement Vives et transmission des valeurs, laboratoire CREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université populaire de l'éducation ados- les Francas, Dec 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à la citoyenneté et conseiller principal d'éducation : deux évolutions étroitement liées autour d’un idéal éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master MEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Caen, 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Graine Pays de la Loire, Sep 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions socialement vives et formation du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Education et politique. Enjeux philosophiques contemporains : crises, critiques, alternatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied, 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Assosiation Léo Lagrange, Oct 2023, Nantes (44000), France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions socialement vives : une formation citoyenne renouvelée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EduCivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch, 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Fabre</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagez-vous, qu’ils disaient…Essai de philosophie politique de l’éducation pratique et appliquée à la vie scolaire et au parcours citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sofphied, 2023, Pessac, Université de Bordeaux IV, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international AREF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...918 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03789448v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03915289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;éducations à&amp;quot; aux problèmes pernicieux : repères pour une éducation au politique à l'école.</w:t>
               </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique professionnelle des enseignants : Enjeux, structures et problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8942,50 +8942,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Face à la catastrophe écologique : l'utopie concrète d'André Gorz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Chauvigné, C; &amp; M. Fabre, Anthropocène et éducation. Repères pour un monde incertain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 95-110., 2024, 979-10-240-1805-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Chauvigné et M. Fabre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et Anthropocène : Repères pour un monde incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation à l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8998,73 +9183,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans Barthes, A., Lange, J.-M. et Chauvigné, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04519697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9080,87 +9265,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In A. Barthes, J-M. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 465- 470, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9188,73 +9373,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les « éducations à » dictionnaire critique des enjeux et concepts, Édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-43959-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9270,1938 +9455,1753 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In A. Barthes, J-M. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 568- 575, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In A. Barthes, JM. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 397- 401, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L' Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In A. Barthes, JM. Lange &amp; C. Chauvigné, Dictionnaire critique. Des enjeux et concepts des "éducations à"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 384-391, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, pp. 95-110., 2024, 979-10-240-1805-8</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit es-tu là ? Légitimité et pertinence d'un vocabulaire non fonctionnel en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Pachod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y croire, toujours et encore. Les spiritualités de l'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.127-148, 2023, 978-2-14-031773-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edgar Morin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux et post-vérité : éduquer à la responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In C. Roelens et C. Pélissie, Éthique, numériques et idéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de philosophie de l'éducation, notions essentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation à la citoyenneté aujourd'hui : Entre conversion, adaptation et métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Martinez, M-L., Harlé, I., Tremel, L. L’héritage de Durkheim pour l'éducation, toujours vivant cent ans plus tard. PURH : Rouen- Le Havre, p. 62-77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté à l'heure de l'Europe et de la mondialisation : les jeunes générations se voient-elles européennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In M, Fabre et A-C, Husser, Education et frontières, PURH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté à l'heure de l'Europe et de la mondialisation : Les jeunes générations se voient-elles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In, "Éducation et frontières". Rouen : PURH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Weber et la sécularisation : genèse, élaboration et limites d'un paradigme,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Fabre, M. Clavier, L. Le religieux sans la religion : vivre et éduquer sans absolu (1850-1950). Rouen : PURH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’héritage des Lumières et les paradoxes de la citoyenneté aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Fabre, M. et Chauvigné, C. Les Lumières et l’éducation : enjeux philosophiques et didactiques contemporains. Dijon : Raison et passions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience dans le processus d'émancipation des élèves: une éducation à la citoyenneté est-elle possible actuellement au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In C, Chauvigné, Émanciper : une visée émancipatrice de l'éducation a-t-elle toute sa place dans l'école de la République ?, L'harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOREAU, D. (2018). L’expérience éthique des éducateurs et des enseignants débutants : vers la cohérence de la vie morale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Théodoropoulos, A., Moreau, D., Gohier, Ch. éthique en éducation, dépistages et clairières philosophies. Rhodes : L.R.P.A.PH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience éthique des éducateurs et des enseignants débutant : vers la cohérence de la vie morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Théodoropoulos, A., Moreau, D., Gohier, Ch. Ethique en éducation, dépistages et clairières philosophies. Rhodes : L.R.P.A.PH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation des élèves et citoyenneté : entre discours et pratiques d'acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Ph, Haeberli, M, Pagoni, La participation des élèves et citoyenneté à l'école: effet de mode ou nécessité ? L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures contemporaines de l’État éducateur : Le cas de l’éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fabre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Michel Fabre, Henri-Louis Go, Eirick Prairat, Ethiques et politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8143-0314-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures contemporaines de l'Etat éducateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2024</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Fabre, Henri-Louis Go, Eirick Prairat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, pp.89-103, 2017, 978-2-8143-0314-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Fabre</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation des élèves et citoyenneté : entre discours et des pratiques d’acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.127-148, 2023, 978-2-14-031773-6</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Philippe Haeberli, Maria Pagoni, Olivier Maulini La participation des élèves et citoyenneté à l’école : effet de mode ou nécessité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp 99-110, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation lycéenne : entre émancipation et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Billouet; Michel Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation de la liberté : aliénation et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.121-134, 2015, 978-2-343-05887-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grading student conduct and behaviour in France: a way to change and evaluate student behavioural skills ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Published by the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Cunningham, P. &amp; Fretwell, N. Innovative Practice and Research Trends in Identity, Citizenship and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 67-75, 2014, 978-1-907675-21-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former ? Éduquer ? Comment s'inscrit l'apprentissage de l'éducation à la citoyenneté dans le parcours des lycéens en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Loïc Clavier, Peut-on encore éduquer à l'École ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 97-126, 2013, 98-2-343-00495-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social networks and adolescents in high school in France: Building a community of citizens- is it possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Published by the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Cunningham, P. &amp; Fretwell, N. Creating Citizenship Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 161-169, 2013, 978-1-907675-19-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity construction and social link: the case of french students at boarding school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">the CiCe Thematic Network Project. Institute for Policy Studies in Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Cunningham, P. &amp; Fretwell, N. Identities and citizenship education: Controversy, crisis and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 410-418, 2013, 978-1-907675-20-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...1011 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665598v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01665603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs et éthique : analyse de pratiques en lycée à travers l’éducation à la citoyenneté</w:t>
               </w:r>
@@ -11798,51 +11798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524853v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114089ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121bx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brohan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088337ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Clavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4798" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard &#201;tienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Boucault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gohier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gendron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04519697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065013v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524853v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620875v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114089ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121bx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brohan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.026.0140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088337ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Clavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Etienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4798" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard &#201;tienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.16224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Boucault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293833v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620834v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gohier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gendron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Jutras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620835v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04519697v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gasse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620840v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065013v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293763v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665593v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665603v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>