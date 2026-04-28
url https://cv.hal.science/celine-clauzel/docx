--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -259,533 +259,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05440658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small but connected: assessing the contribution of civic-led hedgerow planting on landscape connectivity in periurban Paris</w:t>
+                <w:t xml:space="preserve">Exploring the relationships between landscape connectivity and urban biodiversity: Insights from citizen science on pollinators and birds in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Rochard</w:t>
+                <w:t xml:space="preserve">Tanguy Louis-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-025-01753-z⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 309, pp.111271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121636v1</w:t>
+                <w:t xml:space="preserve">halshs-05103645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoolyard greening to improve functional connectivity in the city and support biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Schoolyards greening for connecting people and nature: an example of nature-based solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grésillon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedissia About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128937⟩</w:t>
+              <w:t xml:space="preserve">npj Urban Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42949-025-00252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05134731v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05440652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationships between landscape connectivity and urban biodiversity: Insights from citizen science on pollinators and birds in Paris, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
+                <w:t xml:space="preserve">Small but connected: assessing the contribution of civic-led hedgerow planting on landscape connectivity in periurban Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111271⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-025-01753-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05103645v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoolyards greening for connecting people and nature: an example of nature-based solutions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schoolyard greening to improve functional connectivity in the city and support biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Louis-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gippet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Urban Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.128937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42949-025-00252-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05440652v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05134731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptabilité sociale des passages à hérisson dans les jardins privés de l’agglomération de Caen (France)</w:t>
               </w:r>
@@ -918,51 +918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple habitat graphs: how connectivity brings forth landscape ecological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1039,51 +1039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single to multiple habitat connectivity: The key role of composite ecological networks for amphibian conservation and habitat restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,51 +1199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,51 +1342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tarabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolga Coskun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76, pp.126491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la connectivité de la trame turquoise : définition, caractérisation et enjeux opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eggert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,230 +1548,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04250771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Ecological Management and Sustainable Urban Planning in Seoul, South Korea: Mapping Wild Pollinator Habitat Preferences and Corridors Using Citizen Science Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les réseaux écologiques, une stratégie de conservation pour concilier fonctionnalités écologiques et aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689285v2</w:t>
+                <w:t xml:space="preserve">halshs-03692583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux écologiques, une stratégie de conservation pour concilier fonctionnalités écologiques et aménagement du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards Ecological Management and Sustainable Urban Planning in Seoul, South Korea: Mapping Wild Pollinator Habitat Preferences and Corridors Using Citizen Science Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan-Hyeok Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12111469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03692583v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling spatial modeling with expert opinion approaches to restore multispecies connectivity of major transportation infrastructure</w:t>
               </w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolga Coskun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1887,51 +1887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much can highway stormwater ponds contribute to amphibian ecological network connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Clevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,693 +1998,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03773593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’Université de Vincennes disparue, les arbres témoins d’un passé enseveli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metrics-based approach for modeling covariation of visual and ecological landscape qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Grésillon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.36353⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.107331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201274v1</w:t>
+                <w:t xml:space="preserve">halshs-03108533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphab: an application for modeling and managing ecological habitat networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterizing the landscape compositions of urban wildlife encounters: the case of the stone marten (Martes foina), the red fox (Vulpes vulpes) and the hedgehog (Erinaceus europaeus) in the Greater Paris area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100065⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-020-01071-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153458v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03065730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metrics-based approach for modeling covariation of visual and ecological landscape qualities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Améliorer la transparence écologique des grandes infrastructures de transport. Le cas du réseau autoroutier du groupe Sanef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tarabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolga Coskun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors série, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03108533v1</w:t>
+                <w:t xml:space="preserve">hal-03465848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the landscape compositions of urban wildlife encounters: the case of the stone marten (Martes foina), the red fox (Vulpes vulpes) and the hedgehog (Erinaceus europaeus) in the Greater Paris area.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Graphab: an application for modeling and managing ecological habitat networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-020-01071-6⟩</w:t>
+              <w:t xml:space="preserve">Software Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.100065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpa.2021.100065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03065730v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la transparence écologique des grandes infrastructures de transport. Le cas du réseau autoroutier du groupe Sanef</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">À la recherche de l’Université de Vincennes disparue, les arbres témoins d’un passé enseveli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Escoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465848v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of landscape graph modelling methods for analysing pond network connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, pp.735-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2744,51 +2744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spatial modeling tools and biological data for improved multispecies assessment in restoration areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,64 +3103,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Birre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t>
@@ -3198,51 +3198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation spatiale au service de la création de mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 325, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3306,51 +3306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying refugia and corridors under climate change conditions for the Sichuan snub-nosed monkey ( Rhinopithecus roxellana ) in Hubei Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,312 +3529,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apports de la modélisation spatiale pour la gestion de la trame verte et bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bonnevalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404450v1</w:t>
+                <w:t xml:space="preserve">halshs-02151995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la modélisation spatiale pour la gestion de la trame verte et bleue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intégrer la connectivité paysagère dans la séquence ERC : une approche par la quantité d'habitat atteignable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02151995v1</w:t>
+                <w:t xml:space="preserve">hal-02404450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal characteristics and predictions of the endangered leopard cat Prionailirus bengalensis euptilura road-kills in the Republic of Korea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiree Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yikweon Jang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de la trame verte et bleue du PNR des Ardennes : comparaison des approches par habitat et par perméabilité des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 877, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Temps des territoires. Introduction du dossier thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a landscape-based approach and graph theory to maximize multispecific connectivity in bird communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,265 +4194,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving landscape connectivity for the Yunnan snub-nosed monkey through cropland reforestation using graph theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A multi-species approach for assessing the impact of land-cover changes on landscape connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.1819-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-017-0551-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543136v1</w:t>
+                <w:t xml:space="preserve">hal-01577903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-species approach for assessing the impact of land-cover changes on landscape connectivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving landscape connectivity for the Yunnan snub-nosed monkey through cropland reforestation using graph theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunchuan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongsheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32, pp.1819-1835. </w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.46 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-017-0551-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577903v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de la connectivité écologique: proposition méthodologique pour une localisation optimisée des passages de faune</w:t>
               </w:r>
@@ -4464,51 +4464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4568,51 +4568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating wildlife crossings for multispecies connectivity across linear infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4659,64 +4659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of landscape aesthetic potential in urban-rural fringes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4763,51 +4763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating regional-scale connectivity in habitat restoration: An application for amphibian conservation in eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,77 +4867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of road developments on connectivity across multiple scales: application to Yunnan snub-nosed monkey conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deng Xiqing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gongsheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.140-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of a high-speed railway line on species distribution : Application to the European tree frog (Hyla arborea) in Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5327,341 +5327,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating graph-based connectivity metrics into species distribution models</w:t>
+                <w:t xml:space="preserve">La modélisation des réseaux écologiques par les graphes paysagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.557-569. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.641-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-012-9709-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIG.22.641-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736537v1</w:t>
+                <w:t xml:space="preserve">hal-00796590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des réseaux écologiques par les graphes paysagers</w:t>
+                <w:t xml:space="preserve">Integrating graph-based connectivity metrics into species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Girardet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (4), pp.641-658. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.557-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIG.22.641-658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-012-9709-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796590v1</w:t>
+                <w:t xml:space="preserve">hal-00736537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A software tool dedicated to the modelling of landscape networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5720,51 +5720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre patrimoine, tourisme et agriculture : difficulté d'un choix de gestion dans un espace multifonctionnel. Application aux chinampas de Xochimilco (Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5798,51 +5798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre croissance urbaine et valorisation patrimoniale : avenir agricole des Chinampas de Xochilmico (Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (04), pp.323-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations des hortillonnages d'Amiens vers une agriculture multifonctionnelle et urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XLII (11-12), pp.2297-2307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,51 +5936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des données de télédétection pour l'analyse des transformations de l'occupation du sol dans des zones humides urbaines. Application aux hortillonnages d'Amiens et aux chinampas de Mexico.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, p.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6005,51 +6005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIQUES ET ENJEUX DE L'AGRICULTURE EN MILIEU LACUSTRE : Comparaison du lac Inlé (Birmanie) et des chinampas de Mexico (Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (3), http://vertigo.revues.org/index6962.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des données de télédétection pour l'analyse des transformations de l'occupation du sol dans des zones humides urbaines. Application aux hortillonnages d'Amiens et aux chinampas de Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6175,64 +6175,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie et centralité dans les réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6287,64 +6287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy and centrality in ecological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6399,77 +6399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la connectivité pour améliorer la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Louis-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machon, Nathalie; Di Pietro, Francesca; Bertaudière-Montès, Valérie; Carassou, Laure; Muller, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.247-260, 2025, Synthèses, 9782759241316</w:t>
@@ -6640,64 +6640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humains et non-humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.38-41, 2023</w:t>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité/continuité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.199-201, 2020, 978-2-271-12427-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6933,51 +6933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiens - La Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta; Caroline Evain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7019,51 +7019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la connectivité régionale dans la restauration de mares : approche combinée modélisation / dire d’experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7105,51 +7105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et réhabilitation de passages à faune favorables à plusieurs espèces : cas d’étude dans le Grésivaudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,51 +7217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact potentiel d’une infrastructure sur la connectivité des mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Girardet; Céline Clauzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphab. 14 réalisations à découvrir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théma-Ladyss, pp.37-39, 2018</w:t>
@@ -7290,51 +7290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and mitigating the impact of a high-speed railway on connectivity: a case study with an amphibian species in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Borda-de-Agua; R. Barrientos; P. Beja; H. Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Railway Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7376,51 +7376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas : l’anticartogramme, un exemple pour représenter les marges du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurie Violaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,51 +7475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture sur l'eau : un patrimoine en péril ? Exemple des chinampas de Xochimilco (Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christèle Ballut ; Patrick Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau : ressources, risques et gestion du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.277-286, 2013, Croisée des SHS, 978-2-84516-555-7</w:t>
@@ -7574,51 +7574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claude-Nicolas Ledoux, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7942,51 +7942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire international (Re-)penser la coexistance entre humais et faune sauvage en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole Marin; Nicolas Lemoigne; Flora Pennec; Laurent Couderchet, Nov 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8037,51 +8037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Baró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8136,90 +8136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capter et cartographier le paysage animal par les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Heydorff-Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riboulot-Chetrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8270,51 +8270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en tant que support de services écologiques. Désartificialisation et renaturation en ville (Projet OASIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité, une composante de l’aménagement urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEES Paris, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8352,51 +8352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cour d’école en (re)naturation (re)considérée par les prismes de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8447,77 +8447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de gouvernance et production de la biodiversité à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedissia About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)connecting children to nature by greening schoolyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,77 +8680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From greening schoolyard to urban biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Louis-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8805,64 +8805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation périphérique du bois de Vincennes : une opportunité pour l’installation de l’université expérimentale de Vincennes et des SDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8900,64 +8900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semis de mares forestières associés aux vestiges du Canal Louis XIV (Eure-et-Loir) : de la révélation patrimoniale à la modélisation des connectivités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9012,103 +9012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the place of animals in urban greening operations – CoolSchools : A research project on OASIS schoolyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
@@ -9137,77 +9137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONNECT-EURE Contribution des vestiges du Canal Louis XIV aux continuités écologiques actuelles et passées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,273 +9252,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing disciplinary boundaries: combining the contributions of geography and ecology for biodiversity conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coupling connectivity modeling, roadkill hotspots and expert-opinion to reduce barrier effects of transport infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tarabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IENE Infrastructure &amp; Ecology Network Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737174v1</w:t>
+                <w:t xml:space="preserve">hal-04763651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling connectivity modeling, roadkill hotspots and expert-opinion to reduce barrier effects of transport infrastructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crossing disciplinary boundaries: combining the contributions of geography and ecology for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IENE Infrastructure &amp; Ecology Network Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t>
+              <w:t xml:space="preserve">UGI-IGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763651v1</w:t>
+                <w:t xml:space="preserve">hal-03737174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la biodiversité dans la végétalisation des cours d’école ? Présentation du projet COOLSCHOOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT « Biodiversité, savoirs, pratiques et engagements » LabEx DynamiTe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
@@ -9573,51 +9573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9668,51 +9668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner modélisation spatiale et données de terrain Un enjeu pour la gestion des réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d’écologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9776,64 +9776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Birre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9858,51 +9858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation au service de la nature : un outil pour la gestion des réseaux écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Association des Géographes Français (AGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9940,51 +9940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La définition des zones de collisions entre un réseau routier et des réseaux écologiques : application au Val d’Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Graphab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10009,51 +10009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et réhabilitation de passages à faune favorables à plusieurs espèces : cas d'étude dans le Grésivaudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10117,51 +10117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'impact potentiel d'une infrastructure sur la connectivité des mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Graphab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10186,51 +10186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la connectivité régionale dans la restauration de mares : approche combinée modélisation / dire d'experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10268,90 +10268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner une approche paysage-centrée et la théorie des graphes pour évaluer la connectivité multi-spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10402,51 +10402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the regional landscape connectivity on the location of roe deer roadkill hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10497,51 +10497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphab: A software dedicated to the modelling of landscape networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10605,64 +10605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat fragmentation and conservation of the Black and White Snub-nosed Monkey in Yunnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gongsheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongchen Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10713,51 +10713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluate and mitigate the impacts of transport infrastructures on ecological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transport Forum OEDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10782,64 +10782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring individual preferences for periurban landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10877,64 +10877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Scale Analysis to Measure Ecological Impact of LUCC in a Built Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10972,51 +10972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the optimal locations for new habitat creation in ecological compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IENE 2014 International Conference on Ecology and Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11054,51 +11054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux écologiques et gestion environnementale : proposition d'un cadre méthodologique pour la mise en oeuvre des graphes paysagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11175,51 +11175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des réseaux écologiques par les graphes paysagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11283,51 +11283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier enjeux économiques, environnementaux et patrimoniaux : un pari impossible pour les chinampas de Xochimilco ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Espaces protégés, acceptation sociale et conflits environnementaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Chambéry, France. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11352,51 +11352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles d'une zone humide urbaine : l'exemple des hortillonnages d'Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études Hydrosystèmes anthropisés de la vallée de le Somme en Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amiens, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11421,51 +11421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles d'une zone humide urbaine : apport de la photo-interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International euro-méditerranéen : Système d'Information Géographique et Télédétection, des outils d'aide à la décision et à la gestion des territoires dans les pays du bassin méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11490,51 +11490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hortillonnages, de l'unité à la diversité : l'analyse diachronique au service de la prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-mexicain "Hortillonages et chinampas : quelle gestion et quel devenir pour ces espaces fragiles et menacés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11591,77 +11591,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d'une approche multi-espèces pour évaluer l'impact des changements d'occupation du sol sur la connectivité paysagère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11744,64 +11744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11836,51 +11836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet INTERFACE (2022-2023) : Modélisation de réseaux multi-habitats pour la conservation intégrée des milieux d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11954,51 +11954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du projet TRAMARE (2019-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ladyss; Université de Paris. 2020, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12046,51 +12046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12155,51 +12155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des paysages et potentiel écologique de la région Franche-Comté (D2PE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12290,51 +12290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12418,51 +12418,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'occupation du sol et mutations des usages dans les zones humides urbaines. Étude comparée des hortillonnages d'Amiens (France) et des chinampas de Xochimilco (Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12521,51 +12521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux écologiques et connectivité du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 - Panthéon Sorbonne, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12752,51 +12752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ruiz-Mall&#233;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bar&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Bentouhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Casas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02519-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rich&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gippet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-025-00252-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tarabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eggert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Coskun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2023.126491" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Pasquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689285v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Serret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Andersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hyeok Park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12111469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2022.2119526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Escoda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36353" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01071-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Liagre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01164-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108713" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4815" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bonnevalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmin Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikweon Jang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00673" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Locquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XZJ78QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchuan Dai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongsheng Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.06.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0551-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17337" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0373-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.06.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bannwarth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2014.07.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Xiqing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.09.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.12.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTVNDMZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2013.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B48P7FV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9709-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXR5MF6F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.641-658" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JTK3PLT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.07.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79VQ3XC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23733" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361389v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169076v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262786v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/ecologies-urbaines/726-morphologie-urbaine-et-biodiversite.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319574950" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurie Violaine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544025v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valognes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reckien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sachot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Heydorff-Decaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Philippot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763646v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763644v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737174v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763651v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719938v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Br&#233;maud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719875v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393262v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369547v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchen Long" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767218v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762412v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764487v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298953v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bailleul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philibert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03480647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ruiz-Mall&#233;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bar&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Bentouhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Casas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02519-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rich&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gippet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-025-00252-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Narbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tamisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Batardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bories" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nmc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tarabon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eggert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757966v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Afonso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.024.71106" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Coskun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2023.126491" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Pasquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689285v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Serret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Andersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Hyeok Park" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12111469" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2022.2119526" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01071-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Liagre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Escoda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36353" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01164-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108713" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bezombes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Xue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4815" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151995v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bonnevalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25733" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmin Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikweon Jang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00673" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Locquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XZJ78QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0551-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchuan Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongsheng Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.06.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17337" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0373-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.06.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bannwarth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2014.07.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Xiqing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.09.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.12.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTVNDMZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2013.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B48P7FV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.641-658" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-JTK3PLT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9709-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXR5MF6F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.07.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79VQ3XC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23733" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361389v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169076v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262786v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/ecologies-urbaines/726-morphologie-urbaine-et-biodiversite.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319574950" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurie Violaine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544025v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Valognes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reckien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sachot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Heydorff-Decaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Philippot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763646v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763644v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gall&#233;py" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821428v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719938v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Br&#233;maud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719875v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393262v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369547v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchen Long" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767218v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762412v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764487v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298953v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bailleul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106236v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philibert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105989v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03480647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>