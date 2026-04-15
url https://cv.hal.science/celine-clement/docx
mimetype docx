--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -456,425 +456,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Avec autisme », « autiste », « sur le spectre », « avec un TSA » ? Étude des préférences de dénomination et des facteurs pouvant les influencer auprès de la population française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Mcpeake</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+                <w:t xml:space="preserve">Julie Dachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Riebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688990v1</w:t>
+                <w:t xml:space="preserve">hal-04601386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-pharmacological treatment of Attention Deficit Disorder with or without Hyperactivity (ADHD). Overview and report of the first international symposium on the non-pharmacological management of ADHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Martin Soelch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Fahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dentz</w:t>
+                <w:t xml:space="preserve">Alexandra Torsello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (3), pp.309-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avec autisme », « autiste », « sur le spectre », « avec un TSA » ? Étude des préférences de dénomination et des facteurs pouvant les influencer auprès de la population française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raven Bureau</w:t>
+                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dachez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisa Weiner</w:t>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 183 (1), pp.19-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601386v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Survival classes for a neurotypical world”: What French autistic adults want and need after receiving an autism diagnosis</w:t>
               </w:r>
@@ -1003,51 +1003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1617,2419 +1617,2302 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 89-90, vol. 2 (3-4), pp.205-217. </w:t>
+              <w:t xml:space="preserve">, 2021, N°89-90,vol.2, pp.205 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.090.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412191v1</w:t>
+                <w:t xml:space="preserve">hal-05519047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l’enseignement explicite pour enseigner les grandeurs et mesures de masse à des élèves avec troubles des fonctions cognitives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Grad</w:t>
+                <w:t xml:space="preserve">Analyse des besoins en éducation thérapeutique de jeunes porteurs de déficience visuelle suivis dans un dispositif d’accompagnement adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatile Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Citarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.090.0205⟩</w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.20201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2021012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519047v1</w:t>
+                <w:t xml:space="preserve">hal-03351099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des besoins en éducation thérapeutique de jeunes porteurs de déficience visuelle suivis dans un dispositif d’accompagnement adapté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatile Geisler</w:t>
+                <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Citarelli</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24452/sjer.42.3.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tpe/2021012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351099v1</w:t>
+                <w:t xml:space="preserve">hal-03104450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Guilmois</w:t>
+                <w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24452/sjer.42.3.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104450v1</w:t>
+                <w:t xml:space="preserve">hal-03196606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
+                <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Research and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7-8), pp.336-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803611.2020.1830119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03196606v1</w:t>
+                <w:t xml:space="preserve">hal-03104444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+                <w:t xml:space="preserve">Comparaison de la qualité de vie familiale de parents français ayant ou non un enfant avec un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Research and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066864ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803611.2020.1830119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104444v1</w:t>
+                <w:t xml:space="preserve">hal-02473771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Parents of a Child with Autism Spectrum Disorder: The French Awakening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Sankey</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (3), pp.1142-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10803-018-3800-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité de vie familiale de parents français ayant ou non un enfant avec un trouble du spectre de l’autisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Ilg</w:t>
+                <w:t xml:space="preserve">Déterminants, freins et perspectives de l’implantation d’une formation à distance pour les parents d’enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Mourgela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°87 (3), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.087.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1066864ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02473771v1</w:t>
+                <w:t xml:space="preserve">hal-03217581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants, freins et perspectives de l’implantation d’une formation à distance pour les parents d’enfants avec autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Mourgela</w:t>
+                <w:t xml:space="preserve">Back-translating behavioral intervention for autism spectrum disorders to mice with blunted reward restores social abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0247-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.087.0109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03217581v1</w:t>
+                <w:t xml:space="preserve">hal-01970308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-translating behavioral intervention for autism spectrum disorders to mice with blunted reward restores social abilities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation d’un programme francophone de formation aux habiletés parentales dans le cadre des troubles du spectre de l’autisme auprès d’un groupe pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jebrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wolgensinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (5), pp.430 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0247-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01970308v1</w:t>
+                <w:t xml:space="preserve">hal-01583060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un programme francophone de formation aux habiletés parentales dans le cadre des troubles du spectre de l’autisme auprès d’un groupe pilote</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulation des programmes de formation aux habiletés parentales et des interventions en milieu scolaire dans le cadre du TDA/H : vers une collaboration école-famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.71-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01583060v1</w:t>
+                <w:t xml:space="preserve">hal-05259653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal control of behaviour in children with differential reinforcement of low rates schedule: the role of age, language and cognitive functioning on temporal regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.58-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation des programmes de formation aux habiletés parentales et des interventions en milieu scolaire dans le cadre du TDA/H : vers une collaboration école-famille</w:t>
+                <w:t xml:space="preserve">De l'hyperactivité au TDA/H (Trouble déficit de l'attention/hyperactivité). Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 68, pp.71-84</w:t>
+              <w:t xml:space="preserve">, 2015, 68, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259653v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'hyperactivité au TDA/H (Trouble déficit de l'attention/hyperactivité). Présentation du dossier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme francophone de formation pour les parents d’enfants avec un TSA : fondements et contenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wolgensinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.11-15</w:t>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459796v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abord développemental du TDAH: Efficacité d’un programme d’entraînement aux habiletés parentales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition de la propreté et dyschésie psychologique : thérapie comportementale chez le jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0034470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05269951v1</w:t>
+                <w:t xml:space="preserve">hal-01099616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme francophone de formation pour les parents d’enfants avec un TSA : fondements et contenus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Paquet</w:t>
+                <w:t xml:space="preserve">Abord développemental du TDAH: Efficacité d’un programme d’entraînement aux habiletés parentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0034470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256737v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la propreté et dyschésie psychologique : thérapie comportementale chez le jeune enfant</w:t>
+                <w:t xml:space="preserve">Articulation des programmes de formation aux habiletés parentales et des interventionsen milieu scolairedans le cadre du TDA/H : vers une collaboration école-famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (4), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.068.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01099616v1</w:t>
+                <w:t xml:space="preserve">hal-02940590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation des programmes de formation aux habiletés parentales et des interventionsen milieu scolairedans le cadre du TDA/H : vers une collaboration école-famille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intervention comportementale précoce et intensive en milieu de garde ordinaire : perception des défis et des conditions nécessaires à son succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Rivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.20-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.068.0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02940590v1</w:t>
+                <w:t xml:space="preserve">hal-05254328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention comportementale précoce et intensive en milieu de garde ordinaire : perception des défis et des conditions nécessaires à son succès</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Dionne</w:t>
+                <w:t xml:space="preserve">Agressions indirectes des enseignants par les parents d’élèves : deux exemples d’interventions cognitivo-comportementales dans une école primaire grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Heitzmann-Kamarinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélina Rivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254328v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agressions indirectes des enseignants par les parents d’élèves : deux exemples d’interventions cognitivo-comportementales dans une école primaire grecque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Agressions indirectes des enseignants par les parents d'élèves : deux exemples d'interventions cognitivo-comportementales dans une école primaire grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Heitzmann-Kamarinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (2), pp.37-42. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05256825v1</w:t>
+                <w:t xml:space="preserve">hal-00751389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agressions indirectes des enseignants par les parents d'élèves : deux exemples d'interventions cognitivo-comportementales dans une école primaire grecque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la validité sociale des interventions menées auprès des enfants et adolescents avec un TED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.37-42</w:t>
+              <w:t xml:space="preserve">Revue de Psychoéducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (2), pp.207-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751389v1</w:t>
+                <w:t xml:space="preserve">hal-00752067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la validité sociale des interventions menées auprès des enfants et adolescents avec un TED</w:t>
-[...72 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Rapid timing of transitions in inter-reinforcement interval duration in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Darcheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 52 (2-3), pp.109-115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-6357(00)00130-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0376-6357(00)00130-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4039,150 +3922,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+                <w:t xml:space="preserve">Leslie Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Amiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Clément</w:t>
+                <w:t xml:space="preserve">Alice Augnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4192,154 +4075,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap : besoins spécifiques et pratiques pédagogiques à l'Université, quels liens réciproques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gavens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gavens</w:t>
+                <w:t xml:space="preserve">B. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchez</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Handicap et Autonomie, septembre 2017, Mulhouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mulhouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4349,330 +4232,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 23 grandes notions de la psychologie du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Demont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.231, 2021, 978-2-10-082630-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditionnement, apprentissage et comportement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.01-176, 2013, 978-2-10-058796-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TDA-H chez l'enfant et l'adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.01-264, 2013, 978-2-35327-182-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie du développement en 20 grandes notions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Demont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, -208 p., 2013, 978-2-10-057691-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4682,594 +4565,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir auprès des étudiants autistes : expériences et besoins du personnel universitaire francais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pellenq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod. </w:t>
+              <w:t xml:space="preserve">Emilie Boujut; Nicolas Meylan; Emilie Cappe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.453-464, 2025, 978 2 10 085765 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de l'enseignement : l'exemple de l'enseignement explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimer l’efficacité en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-150, 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’efficacité d’un programme de formation aux habiletés parentales pour les parents d’enfants avec un Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wolgensinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé: individu, famille et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-7574-0786-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation aux habiletés parentales et dynamique familiale dans le contexte du TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le TDA-H chez l'enfant et l'adolescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-35327-182-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion scolaire des enfants ayant un trouble envahissant du développement : évolution des services et défis de trois régions de la francophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Magerotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolariser des élèves avec autisme et TED: vers l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-10-057245-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,105 +5162,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abords expérimentaux et appliqués du contrôle temporel du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Université de Strasbourg, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01509491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5445,51 +5328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C647B855"/>
+    <w:nsid w:val="6E172C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6909-6360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05978136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Bureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251316965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.08.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Soelch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Fahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torsello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231183071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-06048-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Graff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Juhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088627ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Goltzene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gras-Vincendon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-03924-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Mckinnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bourassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatile Geisler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Citarelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066864ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mourgela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0109" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolgensinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SDM6CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gaucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZXFV91-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hauth-Charlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Philip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034470" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Rivard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.04.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.068.0071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balmy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heitzmann-Kamarinos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schaeffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Rivi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Darcheville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(00)00130-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR280TBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/conditionnement-apprentissage-et-comportement-humai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353271825-le-tdah-chez-lenfant-et-ladolescent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/les-20-grandes-notions-de-la-psychologie-du-develop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133220" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/action-sociale-et-medico-sociale/enfants-et-adolescents/scolariser-des-eleves-avec-autisme-et" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01509491v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6909-6360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05978136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Bureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251316965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.08.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Soelch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Fahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torsello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231183071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-06048-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Graff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Juhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088627ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Goltzene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gras-Vincendon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-03924-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Mckinnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bourassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatile Geisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Citarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066864ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mourgela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolgensinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SDM6CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hauth-Charlier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gaucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZXFV91-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Philip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Rivard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034470" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.068.0071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balmy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heitzmann-Kamarinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schaeffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Darcheville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(00)00130-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR280TBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/conditionnement-apprentissage-et-comportement-humai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353271825-le-tdah-chez-lenfant-et-ladolescent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/les-20-grandes-notions-de-la-psychologie-du-develop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133220" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/action-sociale-et-medico-sociale/enfants-et-adolescents/scolariser-des-eleves-avec-autisme-et" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01509491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>