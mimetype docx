--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -456,425 +456,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avec autisme », « autiste », « sur le spectre », « avec un TSA » ? Étude des préférences de dénomination et des facteurs pouvant les influencer auprès de la population française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-pharmacological treatment of Attention Deficit Disorder with or without Hyperactivity (ADHD). Overview and report of the first international symposium on the non-pharmacological management of ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dachez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Martin Soelch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Fahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Torsello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.015⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.309-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601386v1</w:t>
+                <w:t xml:space="preserve">hal-04587131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-pharmacological treatment of Attention Deficit Disorder with or without Hyperactivity (ADHD). Overview and report of the first international symposium on the non-pharmacological management of ADHD</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Parent</w:t>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587131v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
+                <w:t xml:space="preserve">« Avec autisme », « autiste », « sur le spectre », « avec un TSA » ? Étude des préférences de dénomination et des facteurs pouvant les influencer auprès de la population française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+                <w:t xml:space="preserve">Julie Dachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Riebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183 (1), pp.19-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688990v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Survival classes for a neurotypical world”: What French autistic adults want and need after receiving an autism diagnosis</w:t>
               </w:r>
@@ -1003,51 +1003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2140,261 +2140,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité de vie familiale de parents français ayant ou non un enfant avec un trouble du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Supporting Parents of a Child with Autism Spectrum Disorder: The French Awakening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaume</w:t>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Clément</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1066864ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), pp.1142-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3800-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473771v1</w:t>
+                <w:t xml:space="preserve">hal-02568533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Parents of a Child with Autism Spectrum Disorder: The French Awakening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+                <w:t xml:space="preserve">Comparaison de la qualité de vie familiale de parents français ayant ou non un enfant avec un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (3), pp.1142-1153. </w:t>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.36-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3800-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1066864ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568533v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants, freins et perspectives de l’implantation d’une formation à distance pour les parents d’enfants avec autisme</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un programme francophone de formation aux habiletés parentales dans le cadre des troubles du spectre de l’autisme auprès d’un groupe pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jebrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,51 +3027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme francophone de formation pour les parents d’enfants avec un TSA : fondements et contenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,64 +4605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’efficacité d’un programme de formation aux habiletés parentales pour les parents d’enfants avec un Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,51 +5328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E172C50"/>
+    <w:nsid w:val="B23A1089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5559,51 +5559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6909-6360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05978136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Bureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251316965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.08.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Soelch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Fahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torsello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231183071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-06048-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Graff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Juhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088627ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Goltzene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gras-Vincendon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-03924-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Mckinnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bourassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatile Geisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Citarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066864ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mourgela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolgensinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SDM6CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hauth-Charlier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gaucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZXFV91-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Philip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Rivard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034470" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.068.0071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balmy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heitzmann-Kamarinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schaeffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Darcheville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(00)00130-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR280TBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/conditionnement-apprentissage-et-comportement-humai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353271825-le-tdah-chez-lenfant-et-ladolescent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/les-20-grandes-notions-de-la-psychologie-du-develop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133220" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/action-sociale-et-medico-sociale/enfants-et-adolescents/scolariser-des-eleves-avec-autisme-et" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01509491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6909-6360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05978136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Bureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251316965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.08.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Soelch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Fahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torsello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231183071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-06048-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Graff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Juhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088627ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Goltzene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gras-Vincendon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-03924-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Mckinnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bourassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatile Geisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Citarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066864ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mourgela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolgensinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SDM6CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hauth-Charlier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gaucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZXFV91-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Philip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Rivard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034470" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.068.0071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balmy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heitzmann-Kamarinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schaeffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Darcheville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(00)00130-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR280TBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/conditionnement-apprentissage-et-comportement-humai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353271825-le-tdah-chez-lenfant-et-ladolescent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/les-20-grandes-notions-de-la-psychologie-du-develop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133220" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/action-sociale-et-medico-sociale/enfants-et-adolescents/scolariser-des-eleves-avec-autisme-et" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01509491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>