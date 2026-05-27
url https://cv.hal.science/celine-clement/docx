--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1,5273 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5221 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Clément </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Céline ClémentProfesseure en psychologie et Sciences de l'éducationUniversité de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6909-6360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05978136X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_f9cLBcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compassion as an antidote to self-stigma and shame in autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Riebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raven Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13623613251316965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the Beach Center Quality of Life Scale in parents in French-speaking families of children with developmental disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jebrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (1), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-pharmacological treatment of Attention Deficit Disorder with or without Hyperactivity (ADHD). Overview and report of the first international symposium on the non-pharmacological management of ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin Soelch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherine Fahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Torsello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (3), pp.309-328. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mcpeake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inclusive Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec autisme », « autiste », « sur le spectre », « avec un TSA » ? Étude des préférences de dénomination et des facteurs pouvant les influencer auprès de la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raven Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Riebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183 (1), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Survival classes for a neurotypical world”: What French autistic adults want and need after receiving an autism diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raven Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.13623613231183071. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13623613231183071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Validation of the Camouflaging Autistic Traits Questionnaire (CAT-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raven Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Riebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coutelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-023-06048-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transition an (adult) problem? – experiences of autistic students during the transition from primary to secondary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-3802.12574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et contenus d’un programme de psycho-éducation à destination des parents d’enfants présentant un Trouble Développemental du Langage : « Agir pour communiquer avec mon enfant. Comprendre le trouble développemental du langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Juhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychoéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.23-49. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088627ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the evolutions of behaviours, school adjustment and quality of life in autistic children in an adapted school setting: an exploratory study with the International Classification of Functioning, disability and health (ICF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Goltzene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gras-Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.323. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-022-03924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03689873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité d’implantation : un facteur de l’efficacité des formations parentales en trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Bourassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89-90 (1), pp.151-166. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.089.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins en éducation thérapeutique de jeunes porteurs de déficience visuelle suivis dans un dispositif d’accompagnement adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatile Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Citarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.20201. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tpe/2021012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser l’enseignement explicite pour enseigner les grandeurs et mesures de masse à des élèves avec troubles des fonctions cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guilmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°89-90,vol.2, pp.205 - 217. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.090.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guilmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24452/sjer.42.3.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guilmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bissonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Troadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Research and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7-8), pp.336-356. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803611.2020.1830119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Parents of a Child with Autism Spectrum Disorder: The French Awakening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Sankey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Derguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.1142-1153. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-018-3800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la qualité de vie familiale de parents français ayant ou non un enfant avec un trouble du spectre de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066864ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants, freins et perspectives de l’implantation d’une formation à distance pour les parents d’enfants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Mourgela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°87 (3), pp.109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.087.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-translating behavioral intervention for autism spectrum disorders to mice with blunted reward restores social abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie P. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Merrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-018-0247-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un programme francophone de formation aux habiletés parentales dans le cadre des troubles du spectre de l’autisme auprès d’un groupe pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jebrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolgensinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.430 - 435. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des programmes de formation aux habiletés parentales et des interventions en milieu scolaire dans le cadre du TDA/H : vers une collaboration école-famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal control of behaviour in children with differential reinforcement of low rates schedule: the role of age, language and cognitive functioning on temporal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2015.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hyperactivité au TDA/H (Trouble déficit de l'attention/hyperactivité). Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme francophone de formation pour les parents d’enfants avec un TSA : fondements et contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolgensinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la propreté et dyschésie psychologique : thérapie comportementale chez le jeune enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abord développemental du TDAH: Efficacité d’un programme d’entraînement aux habiletés parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0034470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des programmes de formation aux habiletés parentales et des interventionsen milieu scolairedans le cadre du TDA/H : vers une collaboration école-famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (4), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.068.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention comportementale précoce et intensive en milieu de garde ordinaire : perception des défis et des conditions nécessaires à son succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Balmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Rivard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressions indirectes des enseignants par les parents d’élèves : deux exemples d’interventions cognitivo-comportementales dans une école primaire grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Heitzmann-Kamarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agressions indirectes des enseignants par les parents d'élèves : deux exemples d'interventions cognitivo-comportementales dans une école primaire grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Heitzmann-Kamarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la validité sociale des interventions menées auprès des enfants et adolescents avec un TED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychoéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.207-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid timing of transitions in inter-reinforcement interval duration in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinca Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Darcheville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52 (2-3), pp.109-115. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-6357(00)00130-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Augnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap : besoins spécifiques et pratiques pédagogiques à l'Université, quels liens réciproques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Handicap et Autonomie, septembre 2017, Mulhouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mulhouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 23 grandes notions de la psychologie du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.231, 2021, 978-2-10-082630-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement, apprentissage et comportement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.01-176, 2013, 978-2-10-058796-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TDA-H chez l'enfant et l'adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck-Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.01-264, 2013, 978-2-35327-182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie du développement en 20 grandes notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, -208 p., 2013, 978-2-10-057691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir auprès des étudiants autistes : expériences et besoins du personnel universitaire francais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Plumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Boujut; Nicolas Meylan; Emilie Cappe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-464, 2025, 978 2 10 085765 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l'enseignement : l'exemple de l'enseignement explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l’efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’efficacité d’un programme de formation aux habiletés parentales pour les parents d’enfants avec un Trouble du Spectre de l’Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dutray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolgensinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé: individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation aux habiletés parentales et dynamique familiale dans le contexte du TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hauth-Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le TDA-H chez l'enfant et l'adolescent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck-Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-35327-182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion scolaire des enfants ayant un trouble envahissant du développement : évolution des services et défis de trois régions de la francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Magerotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolariser des élèves avec autisme et TED: vers l'inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-10-057245-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abords expérimentaux et appliqués du contrôle temporel du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie et comportements. Université de Strasbourg, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01509491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5328,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B23A1089"/>
+    <w:nsid w:val="D1E75091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5559,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6909-6360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05978136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Bureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251316965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.08.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Soelch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Fahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torsello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231183071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-06048-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Graff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Juhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088627ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Goltzene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gras-Vincendon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-03924-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Mckinnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bourassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatile Geisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Citarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066864ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mourgela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolgensinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SDM6CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hauth-Charlier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gaucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZXFV91-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Philip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Rivard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034470" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.068.0071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balmy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heitzmann-Kamarinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schaeffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Darcheville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(00)00130-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR280TBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/conditionnement-apprentissage-et-comportement-humai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353271825-le-tdah-chez-lenfant-et-ladolescent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/les-20-grandes-notions-de-la-psychologie-du-develop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627363v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133220" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/action-sociale-et-medico-sociale/enfants-et-adolescents/scolariser-des-eleves-avec-autisme-et" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01509491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6909-6360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05978136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_f9cLBcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riebel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Bureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251316965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.08.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin Soelch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Fahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torsello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.03.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613231183071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coutelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-06048-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Graff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Juhl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088627ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03689873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Goltzene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gras-Vincendon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-03924-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Mckinnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bourassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Paquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatile Geisler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Citarelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2021012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066864ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mourgela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.087.0109" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dutray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolgensinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.01.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SDM6CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hauth-Charlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gaucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZXFV91-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Philip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Rivard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2014.04.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05269951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.068.0071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balmy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heitzmann-Kamarinos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schaeffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Rivi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Darcheville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(00)00130-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR280TBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Besse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/conditionnement-apprentissage-et-comportement-humai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782353271825-le-tdah-chez-lenfant-et-ladolescent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/psychologie/psychologie-cognitive/licence/les-20-grandes-notions-de-la-psychologie-du-develop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47468" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133220" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Magerotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-sociales-humaines/action-sociale-et-medico-sociale/enfants-et-adolescents/scolariser-des-eleves-avec-autisme-et" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01509491v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>