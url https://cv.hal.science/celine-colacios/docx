--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -575,2290 +575,2156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03402255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Nivolumab and Ipilimumab with Infliximab or Certolizumab in Patients with Advanced Melanoma: First Results of a Phase Ib Clinical Trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thrombospondin-1 Silencing Improves Lymphocyte Infiltration in Tumors and Response to Anti-PD-1 in Triple-Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Milhès</w:t>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-3449⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.4059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13164059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027315v1</w:t>
+                <w:t xml:space="preserve">inserm-04971585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1 Silencing Improves Lymphocyte Infiltration in Tumors and Response to Anti-PD-1 in Triple-Negative Breast Cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Labrousse</w:t>
+                <w:t xml:space="preserve">Combining TNF blockade with immune checkpoint inhibitors in patients with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tenet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ségui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13164059⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.577-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41584-021-00653-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-04971585v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining TNF blockade with immune checkpoint inhibitors in patients with cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance of melanoma to immune checkpoint inhibitors is overcome by targeting the sphingosine kinase-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41584-021-00653-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04960542v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02492179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of melanoma to immune checkpoint inhibitors is overcome by targeting the sphingosine kinase-1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TNF Paradox in Cancer Progression and Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fraisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+                <w:t xml:space="preserve">Thierry Levade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14218-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02492179v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04905614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TNF Paradox in Cancer Progression and Immunotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sphingomyelin Synthase 1 (SMS1) Downregulation Is Associated With Sphingolipid Reprogramming and a Worse Prognosis in Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01818⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04905614v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingomyelin Synthase 1 (SMS1) Downregulation Is Associated With Sphingolipid Reprogramming and a Worse Prognosis in Melanoma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Natural Variant of the Signaling Molecule Vav1 Enhances Susceptibility to Myasthenia Gravis and Influences the T Cell Receptor Repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Riond</w:t>
+                <w:t xml:space="preserve">Isabelle Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00443⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332278v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (538), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4 + T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (538), pp.eaar3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Natural Variant of the Signaling Molecule Vav1 Enhances Susceptibility to Myasthenia Gravis and Influences the T Cell Receptor Repertoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Colacios</w:t>
+                <w:t xml:space="preserve">TNFα blockade overcomes resistance to anti-PD-1 in experimental melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02399⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02358-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439866v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04905428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNFα blockade overcomes resistance to anti-PD-1 in experimental melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.2256. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-02358-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04905428v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNFα blockade overcomes resistance to anti-PD-1 in experimental melanoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+                <w:t xml:space="preserve">A Natural Variant of the T Cell Receptor-Signaling Molecule Vav1 Reduces Both Effector T Cell Functions and Susceptibility to Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne S. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02358-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866756v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Natural Variant of the T Cell Receptor-Signaling Molecule Vav1 Reduces Both Effector T Cell Functions and Susceptibility to Neuroinflammation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A spontaneous mutation of the rat Themis gene leads to impaired function of regulatory T cells linked to inflammatory bowel disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne S. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006185⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438135v1</w:t>
+                <w:t xml:space="preserve">hal-02650348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spontaneous mutation of the rat Themis gene leads to impaired function of regulatory T cells linked to inflammatory bowel disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Spontaneous Mutation of the Rat Themis Gene Leads to Impaired Function of Regulatory T Cells Linked to Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650348v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spontaneous Mutation of the Rat Themis Gene Leads to Impaired Function of Regulatory T Cells Linked to Inflammatory Bowel Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The p.Arg63Trp polymorphism controls Vav1 functions and Foxp3 regulatory T cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Casemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gaits-Iacovoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pedros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (11), pp.2183-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20102191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284166v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p.Arg63Trp polymorphism controls Vav1 functions and Foxp3 regulatory T cell development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The rat Toxo1 locus directs toxoplasmosis outcome and controls parasite proliferation and spreading by macrophage-dependent mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Bisanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Papapietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20102191⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (3), pp.744-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0506643103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284249v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rat Toxo1 locus directs toxoplasmosis outcome and controls parasite proliferation and spreading by macrophage-dependent mechanisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[The rat Toxo1 locus controls the outcome of the toxoplasmic infection according to a mendelian mode]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Bisanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cavaillès</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Papapietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (8-9), pp.679-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2868,190 +2734,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting ceramide metabolism in melanoma to improve the efficacy of immune checkpoint inhibitor therapy: from basic mechanisms to the clinic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Genais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV SPHINGOLIPID CLUB MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Erlangen-Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple combination of anti-CTLA-4, anti-PD-1 and anti-TNF in mouse melanoma models and advanced melanoma patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,142 +2962,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR conferences “Defence is the Best Attack: Immuno-Oncology Breakthroughs”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joan Seoane, May 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipid metabolism in cancer immune surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lysophospholipid and Related Mediators Conference: From Bench to Clinic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FASEB, Jul 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TNF inhibitors to anti-PD-1 and anti-CTLA-4 for the treatment of advanced melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3253,110 +3119,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème journées du Cancéropôle Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Carcassone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral sphingomyelinase 2 heightens anti-melanoma immune response and synergizes with anti-PD-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3365,476 +3231,476 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rochotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse Oncoweek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramide metabolism in melanoma: from basic mechanisms to immunotherapy in advanced melanoma patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ségui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ségui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS 2019 Sphingolipid Biology: Sphingolipids in Physiology and Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giovanni D'Angelo, Christopher J. Clarke, Liana C. Silva, May 2019, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Melanoma to Immune Checkpoint Inhibitors is Overcome by Targeting the Sphingosine Kinase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canceropole GSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canceropole GSO, Nov 2019, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TNF-targeting antibodies to immune checkpoint inhibitors in melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse Oncoweek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3844,172 +3710,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the biodistribution of different anti-TNF agents in combination with Immunotherapy in Melanoma model using ImmunoTEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pestourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quelven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse Onco Week (TOW) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04973597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF plasma levels in advanced melanoma patients treated with immune checkpoint inhibitors: results from the MELANFα clinical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4018,150 +3884,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara-Maria Scarlata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ayyoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defence is the Best Attack: Immuno-Oncology Breakthroughs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple combination of ipilimumab + nivolumab + anti-TNF in treatment naive melanoma patients: Final analysis of TICIMEL, a phase Ib prospective clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,92 +4049,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. Annals of Oncology, 33 (suppl_7), pp.S936-S937, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF plasma levels in advanced melanoma patients treated with immune checkpoint inhibitors: results from the MELANFα clinical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4290,110 +4156,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TNF blockade with immune checkpoint inhibitors in advanced melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4415,110 +4281,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ayyoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd congress of the French Society of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral sphingomyelinase 2 heightens anti-melanoma immune response and synergizes with immune checkpoint inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4527,101 +4393,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rochotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès de la Société Française d'immunologie (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4631,373 +4497,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for predicting the survival of patients suffering from melanoma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Use of sk1 as biomarker for predicting response to immune checkpoint inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Riond</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020193746A1. 2019</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2019162325A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04976387v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04976375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sk1 as biomarker for predicting response to immune checkpoint inhibitors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Methods for predicting the survival of patients suffering from melanoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Levade</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2019162325A1. 2019</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020193746A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04976375v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04976387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du TNF et du métabolisme des sphingolipides dans l’immunoéchappement des cancers et l’immunothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Paul Sabatier (Toulouse 3), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04993289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5065,51 +4931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F54A7FC2"/>
+    <w:nsid w:val="3A84E98C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5296,51 +5162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-colacios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7509-0675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virazels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lusque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Genais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milh&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-3449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04971585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labrousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;gui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-021-00653-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieu-Abadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01818" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bilal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sacquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Colacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02358-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Dejean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gaits-Iacovoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20102191" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974544v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04973597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Badier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quelven" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Maria Scarlata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ayyoub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04975541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.972" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-colacios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7509-0675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virazels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lusque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Genais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04971585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labrousse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;gui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-021-00653-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieu-Abadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bilal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sacquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Colacios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02358-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Dejean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006185" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamouroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002461" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gaits-Iacovoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20102191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04973597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Badier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quelven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Maria Scarlata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ayyoub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04975541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993289v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>