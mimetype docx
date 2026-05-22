--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -441,325 +441,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Sphingomyelinase 2 Heightens Anti-Melanoma Immune Responses and Anti–PD-1 Therapy Efficacy</w:t>
+                <w:t xml:space="preserve">Thrombospondin-1 Silencing Improves Lymphocyte Infiltration in Tumors and Response to Anti-PD-1 in Triple-Negative Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Bertrand</w:t>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Rochotte</w:t>
+                <w:t xml:space="preserve">Michaël Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+                <w:t xml:space="preserve">Guillaume Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Filleron</w:t>
+                <w:t xml:space="preserve">Julie Tenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (5), pp.568-582. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.4059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-20-0342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13164059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03402255v1</w:t>
+                <w:t xml:space="preserve">inserm-04971585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1 Silencing Improves Lymphocyte Infiltration in Tumors and Response to Anti-PD-1 in Triple-Negative Breast Cancer</w:t>
+                <w:t xml:space="preserve">Neutral Sphingomyelinase 2 Heightens Anti-Melanoma Immune Responses and Anti–PD-1 Therapy Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Farge</w:t>
+                <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Pérès</w:t>
+                <w:t xml:space="preserve">Julia Rochotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Labrousse</w:t>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tenet</w:t>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.4059. </w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.568-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13164059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-20-0342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04971585v1</w:t>
+                <w:t xml:space="preserve">inserm-03402255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TNF blockade with immune checkpoint inhibitors in patients with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,90 +862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of melanoma to immune checkpoint inhibitors is overcome by targeting the sphingosine kinase-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.437. </w:t>
@@ -977,295 +977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02492179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TNF Paradox in Cancer Progression and Immunotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sphingomyelin Synthase 1 (SMS1) Downregulation Is Associated With Sphingolipid Reprogramming and a Worse Prognosis in Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Levade</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01818⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04905614v1</w:t>
+                <w:t xml:space="preserve">hal-02332278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingomyelin Synthase 1 (SMS1) Downregulation Is Associated With Sphingolipid Reprogramming and a Worse Prognosis in Melanoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The TNF Paradox in Cancer Progression and Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Riond</w:t>
+                <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.443. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332278v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04905614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Natural Variant of the Signaling Molecule Vav1 Enhances Susceptibility to Myasthenia Gravis and Influences the T Cell Receptor Repertoire</w:t>
               </w:r>
@@ -1653,103 +1653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNFα blockade overcomes resistance to anti-PD-1 in experimental melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.2256. </w:t>
@@ -1787,103 +1787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNFα blockade overcomes resistance to anti-PD-1 in experimental melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Genais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV SPHINGOLIPID CLUB MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Erlangen-Nürnberg, Germany</w:t>
@@ -2886,51 +2886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple combination of anti-CTLA-4, anti-PD-1 and anti-TNF in mouse melanoma models and advanced melanoma patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TNF inhibitors to anti-PD-1 and anti-CTLA-4 for the treatment of advanced melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,51 +3119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème journées du Cancéropôle Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Carcassone, France</w:t>
@@ -3192,103 +3192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral sphingomyelinase 2 heightens anti-melanoma immune response and synergizes with anti-PD-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rochotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse Oncoweek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
@@ -3311,359 +3311,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramide metabolism in melanoma: from basic mechanisms to immunotherapy in advanced melanoma patients.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ségui</w:t>
+                <w:t xml:space="preserve">Resistance of Melanoma to Immune Checkpoint Inhibitors is Overcome by Targeting the Sphingosine Kinase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS 2019 Sphingolipid Biology: Sphingolipids in Physiology and Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni D'Angelo, Christopher J. Clarke, Liana C. Silva, May 2019, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">Canceropole GSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canceropole GSO, Nov 2019, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974329v1</w:t>
+                <w:t xml:space="preserve">hal-04993281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Melanoma to Immune Checkpoint Inhibitors is Overcome by Targeting the Sphingosine Kinase 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramide metabolism in melanoma: from basic mechanisms to immunotherapy in advanced melanoma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ségui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canceropole GSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canceropole GSO, Nov 2019, Arcachon, France</w:t>
+              <w:t xml:space="preserve">FEBS 2019 Sphingolipid Biology: Sphingolipids in Physiology and Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni D'Angelo, Christopher J. Clarke, Liana C. Silva, May 2019, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993281v1</w:t>
+                <w:t xml:space="preserve">hal-04974329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TNF-targeting antibodies to immune checkpoint inhibitors in melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse Oncoweek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara-Maria Scarlata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France. Annals of Oncology, 33 (suppl_7), pp.S936-S937, 2022, </w:t>
@@ -4117,77 +4117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF plasma levels in advanced melanoma patients treated with immune checkpoint inhibitors: results from the MELANFα clinical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4242,64 +4242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TNF blockade with immune checkpoint inhibitors in advanced melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Virazels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,103 +4354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral sphingomyelinase 2 heightens anti-melanoma immune response and synergizes with immune checkpoint inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Rochotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès de la Société Française d'immunologie (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
@@ -4511,51 +4511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of sk1 as biomarker for predicting response to immune checkpoint inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ségui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019162325A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -4629,51 +4629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for predicting the survival of patients suffering from melanoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Andrieu-Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A84E98C"/>
+    <w:nsid w:val="ACB08681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5162,51 +5162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-colacios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7509-0675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virazels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lusque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Genais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04971585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labrousse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;gui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-021-00653-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieu-Abadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bilal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sacquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Colacios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02358-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Dejean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006185" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamouroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002461" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gaits-Iacovoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20102191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04973597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Badier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quelven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Maria Scarlata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ayyoub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04975541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993289v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-colacios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7509-0675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virazels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lusque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Genais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dufau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04971585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labrousse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;gui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-021-00653-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bilal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieu-Abadie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01818" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sacquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Colacios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04905428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02358-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Dejean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006185" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamouroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002461" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gaits-Iacovoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20102191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04974329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04973597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Badier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quelven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara-Maria Scarlata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ayyoub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04975541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.972" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993289v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>