--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -690,351 +690,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm UIs: Impact of Assistance on Users' Sense of Agency</w:t>
+                <w:t xml:space="preserve">I don't want to break it'': An Exploration of Perceived Fragility in Shape-Changing Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Jobert</w:t>
+                <w:t xml:space="preserve">Eva Mackamul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Korghlou</w:t>
+                <w:t xml:space="preserve">Tom Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noé Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yelli Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Goguey</w:t>
+                <w:t xml:space="preserve">Julien Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026 CHI Conference on Human Factors in Computing Systems (CHI '26)</w:t>
+              <w:t xml:space="preserve">CHI 2026 - Annual SIGCHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3772318.3790663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3793422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527406v1</w:t>
+                <w:t xml:space="preserve">hal-05527386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I don't want to break it'': An Exploration of Perceived Fragility in Shape-Changing Interfaces</w:t>
+                <w:t xml:space="preserve">Swarm UIs: Impact of Assistance on Users' Sense of Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Mackamul</w:t>
+                <w:t xml:space="preserve">Ophélie Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Maillard</w:t>
+                <w:t xml:space="preserve">Amina Korghlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelli Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Marceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yelli Coulibaly</w:t>
+                <w:t xml:space="preserve">Thibaut Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pansiot</w:t>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2026 - Annual SIGCHI Conference on Human Factors in Computing Systems</w:t>
+              <w:t xml:space="preserve">2026 CHI Conference on Human Factors in Computing Systems (CHI '26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3772318.3793422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527386v2</w:t>
+                <w:t xml:space="preserve">hal-05527406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du type d'assistance d'une interface modulaire robotisée sur le sens d'agentivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Stawarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2006,291 +2006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SplitSlider: A Tangible Interface to Input Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Steer</w:t>
+                <w:t xml:space="preserve">Miriam Greis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Lucero</w:t>
+                <w:t xml:space="preserve">Andreas Korge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albrecht Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.493-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413716v1</w:t>
+                <w:t xml:space="preserve">hal-02413628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SplitSlider: A Tangible Interface to Input Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Greis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+                <w:t xml:space="preserve">Andrés Lucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Korge</w:t>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albrecht Schmidt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.493-510, </w:t>
+              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413628v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Tangible Control for Which Visual Task?</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2833,248 +2833,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KnobSlider: Design of a Shape-Changing UI for Parameter Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+                <w:t xml:space="preserve">Simulating an extendable tangible slider for eyes-free one-handed interaction on mobile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Roudaut</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173913⟩</w:t>
+              <w:t xml:space="preserve">AVI '18: 2018 International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Castiglione della Pescaia Grosseto Italy, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206505.3206510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015844v1</w:t>
+                <w:t xml:space="preserve">hal-03014603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating an extendable tangible slider for eyes-free one-handed interaction on mobile devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Rosso</w:t>
+                <w:t xml:space="preserve">KnobSlider: Design of a Shape-Changing UI for Parameter Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI '18: 2018 International Conference on Advanced Visual Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Castiglione della Pescaia Grosseto Italy, France. pp.1-9, </w:t>
+              <w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal QC, France. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3206505.3206510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014603v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphees+: Studying Everyday Reconfigurable Objects for the Design and Taxonomy of Reconfigurable UIs</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3281,90 +3281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curseur Tangible et Déformable sur Dispositifs Mobiles pour Interagir à une Main sans Regarder l'Écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 11 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curseurs Tangibles sur Dispositifs Mobiles : Impact de la Conception sur les Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.70-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3792,51 +3792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janssoone Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Working Conference on Advanced Visual Interfaces (AVI'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bari, Italy. pp.152-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS '15: 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS '15: Proceedings of the 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Duisburg, Germany, Germany. pp.44-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4320,51 +4320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Munich, Germany. pp.89-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, London, UK, pp.197-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4653,51 +4653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIS 2012 - Conference on Designing Interactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New Castle, United Kingdom. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4807,338 +4807,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FizzyVis: Designing for Playful Information Browsing on a Multitouch Public Display</w:t>
+                <w:t xml:space="preserve">Supporting Multi-user Participation with Affective Multimodal Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
+                <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esko Kurvinen</w:t>
+                <w:t xml:space="preserve">Ivan Advouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Jacucci</w:t>
+                <w:t xml:space="preserve">Valentin Vervondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Avdouevski</w:t>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPPI '11: Proceedings of the 2011 Conference on Designing Pleasurable Products and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Milano, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2011 Ninth International Conference on Creating, Connecting and Collaborating through Computing (C5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kyoto, Japan. pp.24-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2347504.2347534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/C5.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016771v1</w:t>
+                <w:t xml:space="preserve">hal-04447185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Multi-user Participation with Affective Multimodal Fusion</w:t>
+                <w:t xml:space="preserve">FizzyVis: Designing for Playful Information Browsing on a Multitouch Public Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esko Kurvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cavazza</w:t>
+                <w:t xml:space="preserve">Ivan Avdouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Ninth International Conference on Creating, Connecting and Collaborating through Computing (C5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Kyoto, Japan. pp.24-31, </w:t>
+              <w:t xml:space="preserve">DPPI '11: Proceedings of the 2011 Conference on Designing Pleasurable Products and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Milano, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/C5.2011.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2347504.2347534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447185v1</w:t>
+                <w:t xml:space="preserve">hal-03016771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP: A Novel Programming Model for Integrated Design and Prototyping of Mixed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2011 - International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.54-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5166,286 +5166,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JatsiTatsi: Playful, Useful and Usable Public Information Visualization System</w:t>
+                <w:t xml:space="preserve">Engaging Spect-actors with Multimodal Digital Puppetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esko Kurvinen</w:t>
+                <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Laitinen</w:t>
+                <w:t xml:space="preserve">Anna Spagnolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Helin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics / IEEE-VGTC Symposium on Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NordiCHI '10: 6th Nordic Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.138-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868914.1868934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537034v1</w:t>
+                <w:t xml:space="preserve">hal-04447199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging Spect-actors with Multimodal Digital Puppetry</w:t>
+                <w:t xml:space="preserve">JatsiTatsi: Playful, Useful and Usable Public Information Visualization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matti Helin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Avdouevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esko Kurvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Laitinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordiCHI '10: 6th Nordic Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurographics / IEEE-VGTC Symposium on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447199v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes interactifs mixtes : articulation d'une méthode informelle et d'un modèle d'interaction</w:t>
               </w:r>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5842,51 +5842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Physical and Digital Properties in Mixed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVI '08: The International Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Napoli, Italy. pp.305-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6011,51 +6011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir avec un objet mixte : Propriétés physique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '07: Proceedings of the 19th international conference on Association Francophone d'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.51-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAZZLE : de la conception à l'évaluation d'un système mobile et multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasqualetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,51 +6210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Reality: A model of Mixed Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Venise, Italy. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6301,51 +6301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'Interaction Mixte : la Réalité Mixte à la Lumière des Modalités d'Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6424,103 +6424,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Input Space of Tangible Dials and Sliders for Uncertain Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Greis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Korge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Thirteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tempe, France. ACM Press, pp.189-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6711,51 +6711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrating Framework for Mixed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Dubois, Philip Gray, Laurence Nigay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Mixed Reality Systems, Chapitre 1, Springer-Verlag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2009</w:t>
@@ -6797,51 +6797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes interactifs mixtes : Fusion des mondes physique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7100,229 +7100,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Makers to Create Reconfigurable Objects</w:t>
+                <w:t xml:space="preserve">Using Shape-Changing Interfaces to Foster Inclusive Education for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Aliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015874v1</w:t>
+                <w:t xml:space="preserve">hal-03015905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Shape-Changing Interfaces to Foster Inclusive Education for Visually Impaired People</w:t>
+                <w:t xml:space="preserve">Empowering Makers to Create Reconfigurable Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kosch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03015905v1</w:t>
+                <w:t xml:space="preserve">hal-03015874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Everyday Deformation for Shape-Changing Interfaces</w:t>
               </w:r>
@@ -7409,77 +7409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Touch: Aesthetic and affective interaction in semi-public settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Avdouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Jacucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vervondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen W Gilroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7540,64 +7540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prayag Narula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Helin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Roveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8137,51 +8137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17EF189D"/>
+    <w:nsid w:val="D27A7E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8368,51 +8368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-coutrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7904-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruszko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuzhi Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunyoung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jun Chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun You" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502132v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Prost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rames" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Gu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Greis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Korge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Deud Guimar&#227;es" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173913" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3098555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rosso Pirela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Torquato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004123" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delamare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774847" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kurata" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493190.2493232" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480296.2480309" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2370216.2370265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kuikkaniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kurvinen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jacucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Avdouevski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347504.2347534" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Advouevski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vervondel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2011.14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537034v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Laitinen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spagnolli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Helin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1868934" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jun Chin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwee Lim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1409240.1409282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coutrix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77409-9_21" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385619" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541447" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133265.1133274" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3300985" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Okura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Aliva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Gilroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayag Narula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roveda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04536964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-coutrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7904-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruszko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuzhi Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunyoung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jun Chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun You" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502132v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Prost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rames" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Gu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Greis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Korge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Deud Guimar&#227;es" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173913" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3098555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rosso Pirela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Torquato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004123" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delamare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774847" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kurata" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493190.2493232" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480296.2480309" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2370216.2370265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jacucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Advouevski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vervondel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2011.14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kuikkaniemi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kurvinen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Avdouevski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347504.2347534" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spagnolli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Ma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Helin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1868934" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Laitinen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jun Chin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwee Lim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1409240.1409282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coutrix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77409-9_21" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385619" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541447" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133265.1133274" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3300985" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Okura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Aliva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Gilroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayag Narula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roveda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04536964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>