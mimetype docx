--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -958,265 +958,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du type d'assistance d'une interface modulaire robotisée sur le sens d'agentivité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Primary Tasks on Soft Shape-Change Perception on a Smartwatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berberian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouad Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuzhi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294835v1</w:t>
+                <w:t xml:space="preserve">hal-05294809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Primary Tasks on Soft Shape-Change Perception on a Smartwatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du type d'assistance d'une interface modulaire robotisée sur le sens d'agentivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Gasmi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294809v1</w:t>
+                <w:t xml:space="preserve">hal-05294835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fingernails Length on Mobile Tactile Interaction</w:t>
               </w:r>
@@ -2006,1075 +2006,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SplitSlider: A Tangible Interface to Input Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la taille de petits robots pour l'implémentation d'interfaces physiques déformables en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pruszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Greis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Schmidt</w:t>
+                <w:t xml:space="preserve">Benoit Piranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413628v1</w:t>
+                <w:t xml:space="preserve">hal-04018883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ExpanDial: Designing a Shape-Changing Dial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Deud Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
+              <w:t xml:space="preserve">DIS '19: Proceedings of the 2019 on Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Diego, United States. pp.949-961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3322276.3322283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413716v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Tangible Control for Which Visual Task?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WiBend: Wi-Fi for Sensing Passive Deformable Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Laurillau</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3366550.3372249⟩</w:t>
+              <w:t xml:space="preserve">ICMI '19 2019 International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Suzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340555.3353746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381586v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExpanDial: Designing a Shape-Changing Dial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+                <w:t xml:space="preserve">Vers davantage d'information tactile sur les variateurs linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Parriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Joatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Deud Guimarães</w:t>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS '19: Proceedings of the 2019 on Designing Interactive Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, San Diego, United States. pp.949-961, </w:t>
+              <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.11:1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3322276.3322283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3366550.3372257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413647v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la taille de petits robots pour l'implémentation d'interfaces physiques déformables en 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SplitSlider: A Tangible Interface to Input Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+                <w:t xml:space="preserve">Miriam Greis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Korge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.493-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018883v1</w:t>
+                <w:t xml:space="preserve">hal-02413628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiBend: Wi-Fi for Sensing Passive Deformable Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '19 2019 International Conference on Multimodal Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3340555.3353746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413564v1</w:t>
+                <w:t xml:space="preserve">hal-02413716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers davantage d'information tactile sur les variateurs linéaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which Tangible Control for Which Visual Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.11:1-11, </w:t>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.3:1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3366550.3372257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3366550.3372249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381595v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating an extendable tangible slider for eyes-free one-handed interaction on mobile devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Rosso</w:t>
+                <w:t xml:space="preserve">KnobSlider: Design of a Shape-Changing UI for Parameter Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI '18: 2018 International Conference on Advanced Visual Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3206505.3206510⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal QC, France. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014603v1</w:t>
+                <w:t xml:space="preserve">hal-03015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KnobSlider: Design of a Shape-Changing UI for Parameter Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+                <w:t xml:space="preserve">Simulating an extendable tangible slider for eyes-free one-handed interaction on mobile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Roudaut</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montreal QC, France. pp.1-13, </w:t>
+              <w:t xml:space="preserve">AVI '18: 2018 International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Castiglione della Pescaia Grosseto Italy, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3206505.3206510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015844v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphees+: Studying Everyday Reconfigurable Objects for the Design and Taxonomy of Reconfigurable UIs</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3281,90 +3281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curseur Tangible et Déformable sur Dispositifs Mobiles pour Interagir à une Main sans Regarder l'Écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 11 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3392,334 +3392,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KnobSlider : Conception d'un Dispositif Déformable Répondant aux Besoins des Utilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+                <w:t xml:space="preserve">Emergeables: Deformable Displays for Continuous Eyes-Free Mobile Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Rosso Pirela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Torquato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004125⟩</w:t>
+              <w:t xml:space="preserve">34th international conference on Human factors in computing systems CHI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Santa Clara, USA, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383814v1</w:t>
+                <w:t xml:space="preserve">hal-01492645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergeables: Deformable Displays for Continuous Eyes-Free Mobile Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Robinson</w:t>
+                <w:t xml:space="preserve">KnobSlider : Conception d'un Dispositif Déformable Répondant aux Besoins des Utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th international conference on Human factors in computing systems CHI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Santa Clara, USA, United States. pp.13, </w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.91-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492645v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curseurs Tangibles sur Dispositifs Mobiles : Impact de la Conception sur les Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.70-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3792,51 +3792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janssoone Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Working Conference on Advanced Visual Interfaces (AVI'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bari, Italy. pp.152-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,326 +3864,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Change for Zoomable TUIs: Opportunities and Limits of a Resizable Slider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tool for Optimizing the Use of a Large Design Space for Gesture Guiding Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_27⟩</w:t>
+              <w:t xml:space="preserve">EICS '15: 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2774225.2775440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240726v1</w:t>
+                <w:t xml:space="preserve">hal-01492568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Optimizing the Use of a Large Design Space for Gesture Guiding Systems</w:t>
+                <w:t xml:space="preserve">Designing Guiding Systems for Gesture-Based Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS '15: 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2774225.2775440⟩</w:t>
+              <w:t xml:space="preserve">EICS '15: Proceedings of the 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Duisburg, Germany, Germany. pp.44-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2774225.2774847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492568v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Guiding Systems for Gesture-Based Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-Change for Zoomable TUIs: Opportunities and Limits of a Resizable Slider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS '15: Proceedings of the 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Duisburg, Germany, Germany. pp.44-53, </w:t>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.349-366, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2774225.2774847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492570v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de Pointage à Distance : Cibles Numériques et Cibles Physique</w:t>
               </w:r>
@@ -4288,360 +4288,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Pointing Task in the Physical World: Balancing Focus and Performance while Disambiguating</w:t>
+                <w:t xml:space="preserve">Designing Disambiguation Techniques for Pointing in the Physical World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Munich, Germany. pp.89-98, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, London, UK, pp.197-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2493190.2493232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2480296.2480309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953356v1</w:t>
+                <w:t xml:space="preserve">hal-00953354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Disambiguation Techniques for Pointing in the Physical World</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953354v1</w:t>
+                <w:t xml:space="preserve">hal-00772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile Pointing Task in the Physical World: Balancing Focus and Performance while Disambiguating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Munich, Germany. pp.89-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2493190.2493232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772570v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing in the Physical World for Light Source Selection</w:t>
               </w:r>
@@ -4653,51 +4653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIS 2012 - Conference on Designing Interactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New Castle, United Kingdom. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4807,338 +4807,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Multi-user Participation with Affective Multimodal Fusion</w:t>
+                <w:t xml:space="preserve">FizzyVis: Designing for Playful Information Browsing on a Multitouch Public Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esko Kurvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cavazza</w:t>
+                <w:t xml:space="preserve">Ivan Avdouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Ninth International Conference on Creating, Connecting and Collaborating through Computing (C5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Kyoto, Japan. pp.24-31, </w:t>
+              <w:t xml:space="preserve">DPPI '11: Proceedings of the 2011 Conference on Designing Pleasurable Products and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Milano, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/C5.2011.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2347504.2347534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447185v1</w:t>
+                <w:t xml:space="preserve">hal-03016771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FizzyVis: Designing for Playful Information Browsing on a Multitouch Public Display</w:t>
+                <w:t xml:space="preserve">Supporting Multi-user Participation with Affective Multimodal Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Jacucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
+                <w:t xml:space="preserve">Ivan Advouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esko Kurvinen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulio Jacucci</w:t>
+                <w:t xml:space="preserve">Valentin Vervondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Avdouevski</w:t>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPPI '11: Proceedings of the 2011 Conference on Designing Pleasurable Products and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Milano, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2011 Ninth International Conference on Creating, Connecting and Collaborating through Computing (C5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kyoto, Japan. pp.24-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2347504.2347534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/C5.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016771v1</w:t>
+                <w:t xml:space="preserve">hal-04447185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP: A Novel Programming Model for Integrated Design and Prototyping of Mixed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2011 - International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.54-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5185,51 +5185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging Spect-actors with Multimodal Digital Puppetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Spagnolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,77 +5319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JatsiTatsi: Playful, Useful and Usable Public Information Visualization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Avdouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko Kurvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Laitinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5555,217 +5555,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying and Evaluating a Mixed Reality Mobile Treasure Hunt: Snap2Play</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balancing Physical and Digital Properties in Mixed Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobileHCI '08: Proceedings of the 10th international conference on Human computer interaction with mobile devices and services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1409240.1409282⟩</w:t>
+              <w:t xml:space="preserve">AVI '08: The International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Napoli, Italy. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1385569.1385619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447419v1</w:t>
+                <w:t xml:space="preserve">hal-04447401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap2Play: A Mixed-Reality Game based on Scene Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat-Jun Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Hwee Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,591 +5731,634 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimedia Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Kyoto, Japan. pp.220-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-77409-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Physical and Digital Properties in Mixed Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deploying and Evaluating a Mixed Reality Mobile Treasure Hunt: Snap2Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tat Jun Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo Hwee Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI '08: The International Conference on Advanced Visual Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Napoli, Italy. pp.305-308, </w:t>
+              <w:t xml:space="preserve">MobileHCI '08: Proceedings of the 10th international conference on Human computer interaction with mobile devices and services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands. pp.335-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1385569.1385619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1409240.1409282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447401v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'interaction pour les systèmes mixtes</w:t>
+                <w:t xml:space="preserve">Interagir avec un objet mixte : Propriétés physique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on l'Interaction Homme-Machine 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine, Nov 2007, Paris, France. pp.229-232, </w:t>
+              <w:t xml:space="preserve">IHM '07: Proceedings of the 19th international conference on Association Francophone d'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.51-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1541436.1541480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447848v1</w:t>
+                <w:t xml:space="preserve">hal-04447438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interagir avec un objet mixte : Propriétés physique et numérique</w:t>
+                <w:t xml:space="preserve">Modèle d'interaction pour les systèmes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '07: Proceedings of the 19th international conference on Association Francophone d'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.51-58, </w:t>
+              <w:t xml:space="preserve">19th Conference on l'Interaction Homme-Machine 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine, Nov 2007, Paris, France. pp.229-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1541436.1541447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447438v1</w:t>
+                <w:t xml:space="preserve">hal-04447848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAZZLE : de la conception à l'évaluation d'un système mobile et multimodal</w:t>
+                <w:t xml:space="preserve">Mixed Reality: A model of Mixed Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Troisièmes Journées Francophones : Mobilité et Ubiquité (UBIMOB’06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Venise, Italy. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1133265.1133274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447455v1</w:t>
+                <w:t xml:space="preserve">hal-04447369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Reality: A model of Mixed Interaction</w:t>
+                <w:t xml:space="preserve">RAZZLE : de la conception à l'évaluation d'un système mobile et multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pasqualetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Troisièmes Journées Francophones : Mobilité et Ubiquité (UBIMOB’06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447369v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'Interaction Mixte : la Réalité Mixte à la Lumière des Modalités d'Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob '05: Proceedings of the 2nd French-speaking conference on Mobility and ubiquity computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Grenoble, France. pp.153-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6424,103 +6424,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Input Space of Tangible Dials and Sliders for Uncertain Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Greis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Korge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Thirteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tempe, France. ACM Press, pp.189-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6711,51 +6711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrating Framework for Mixed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Dubois, Philip Gray, Laurence Nigay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Mixed Reality Systems, Chapitre 1, Springer-Verlag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2009</w:t>
@@ -6797,64 +6797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes interactifs mixtes : Fusion des mondes physique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, 2007, 13 978-2-7462-1695-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7100,229 +7100,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Shape-Changing Interfaces to Foster Inclusive Education for Visually Impaired People</w:t>
+                <w:t xml:space="preserve">Empowering Makers to Create Reconfigurable Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015905v1</w:t>
+                <w:t xml:space="preserve">hal-03015874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Makers to Create Reconfigurable Objects</w:t>
+                <w:t xml:space="preserve">Using Shape-Changing Interfaces to Foster Inclusive Education for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Aliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015874v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Everyday Deformation for Shape-Changing Interfaces</w:t>
               </w:r>
@@ -7409,77 +7409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Touch: Aesthetic and affective interaction in semi-public settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Avdouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vervondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen W Gilroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7553,51 +7553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prayag Narula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Helin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Roveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8137,51 +8137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D27A7E4D"/>
+    <w:nsid w:val="FF89D0ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8368,51 +8368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-coutrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7904-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruszko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuzhi Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunyoung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jun Chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun You" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502132v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Prost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rames" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Gu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Greis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Korge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Deud Guimar&#227;es" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206510" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173913" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3098555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rosso Pirela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Torquato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004123" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delamare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774847" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kurata" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493190.2493232" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480296.2480309" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2370216.2370265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jacucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Advouevski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vervondel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2011.14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kuikkaniemi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kurvinen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Avdouevski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347504.2347534" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spagnolli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Ma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Helin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1868934" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Laitinen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jun Chin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwee Lim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1409240.1409282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coutrix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77409-9_21" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385619" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541447" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133265.1133274" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3300985" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Okura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Aliva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Gilroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayag Narula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roveda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04536964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-coutrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7904-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruszko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuzhi Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunyoung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jun Chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun You" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Gasmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502132v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Prost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rames" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Gu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piranda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Deud Guimar&#227;es" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Greis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Korge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173913" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3098555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rosso Pirela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Torquato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004123" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delamare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775440" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774847" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kurata" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480296.2480309" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493190.2493232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2370216.2370265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kuikkaniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kurvinen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jacucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Avdouevski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347504.2347534" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Advouevski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vervondel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2011.14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spagnolli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Ma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Helin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1868934" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Laitinen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385619" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coutrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77409-9_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jun Chin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwee Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1409240.1409282" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541447" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541480" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133265.1133274" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3300985" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Okura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Aliva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Gilroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayag Narula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roveda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04536964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>