--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">139216065</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=2G0X204AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -200,479 +221,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular HCI: Structuring the Cross-disciplinary Space of Modular Shape-changing User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pruszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Proceedings of the ACM on Human-Computer Interaction, 5 (211), pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3461733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Hand Used on One-Handed Back-of-Device Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuzhi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3427316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KnobSlider: Design of a Shape-Changing Parameter Control UI and Study of User Preferences on Its Speed and Tangibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2019.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile phone-based mixed reality: the Snap2Play game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat-Jun Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Hwee Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (1), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -682,5725 +703,5725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I don't want to break it'': An Exploration of Perceived Fragility in Shape-Changing Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mackamul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelli Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2026 - Annual SIGCHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3772318.3793422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm UIs: Impact of Assistance on Users' Sense of Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Korghlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelli Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 CHI Conference on Human Factors in Computing Systems (CHI '26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3772318.3790663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Primary Tasks on Soft Shape-Change Perception on a Smartwatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuzhi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3765712.3765729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du type d'assistance d'une interface modulaire robotisée sur le sens d'agentivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3765712.3765725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fingernails Length on Mobile Tactile Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI ’24: CHI Conference on Human Factors in Computing Systems Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2024, Honolulu (Hawai'i), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3613904.3642037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et perception d'un changement de forme molle au dos d'une montre connectée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuzhi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e conférence Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3649792.3649800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Perception of a Soft Shape Change Beneath a Smartwatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuzhi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Melbourne, Australia. pp.article 250, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Tangible User Interfaces: Impact of Module Shape and Bonding Strength on Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pruszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongri Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI ’23: Proceedings of the Seventeenth International Conference on Tangible, Embedded, and Embodied Interaction (TEI ’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3569009.3572731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of softness on users' perception of curvature for future soft curvature-changing UIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuzhi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3581179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Size of Modules on Target Acquisition and Pursuit for Future Modular Shape-changing Physical User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pruszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2021 International Conference on Multimodal Interaction (ICMI ’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montréal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3462244.3479936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphino: A Nature-Inspired Tool for the Design of Shape-Changing Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel P S Qamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Stawarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIS '20: Designing Interactive Systems Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. pp.1943-1958, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3357236.3395453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la taille de petits robots pour l'implémentation d'interfaces physiques déformables en 3D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ExpanDial: Designing a Shape-Changing Dial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Deud Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DIS '19: Proceedings of the 2019 on Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Diego, United States. pp.949-961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3322276.3322283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018883v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExpanDial: Designing a Shape-Changing Dial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la taille de petits robots pour l'implémentation d'interfaces physiques déformables en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Pruszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS '19: Proceedings of the 2019 on Designing Interactive Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3322276.3322283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413647v1</w:t>
+                <w:t xml:space="preserve">hal-04018883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiBend: Wi-Fi for Sensing Passive Deformable Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI '19 2019 International Conference on Multimodal Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Suzhou, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3340555.3353746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers davantage d'information tactile sur les variateurs linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Parriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Joatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.11:1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3366550.3372257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SplitSlider: A Tangible Interface to Input Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Greis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Korge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.493-510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PickCells: A Physically Reconfigurable Cell-composed Touchscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Lucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3290605.3300503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Tangible Control for Which Visual Task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.3:1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366550.3372249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KnobSlider: Design of a Shape-Changing UI for Parameter Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montreal QC, France. pp.1-13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating an extendable tangible slider for eyes-free one-handed interaction on mobile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVI '18: 2018 International Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Castiglione della Pescaia Grosseto Italy, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3206505.3206510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphees+: Studying Everyday Reconfigurable Objects for the Design and Taxonomy of Reconfigurable UIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems (CHI'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montreal QC, France. pp.1-14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3174193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating deformable devices with emergent users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobileHCI '17: Proceedings of the 19th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3098279.3098555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curseur Tangible et Déformable sur Dispositifs Mobiles pour Interagir à une Main sans Regarder l'Écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 11 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergeables: Deformable Displays for Continuous Eyes-Free Mobile Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">KnobSlider : Conception d'un Dispositif Déformable Répondant aux Besoins des Utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th international conference on Human factors in computing systems CHI 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858097⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.91-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492645v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KnobSlider : Conception d'un Dispositif Déformable Répondant aux Besoins des Utilisateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Emergeables: Deformable Displays for Continuous Eyes-Free Mobile Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Rosso Pirela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Torquato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004125⟩</w:t>
+              <w:t xml:space="preserve">34th international conference on Human factors in computing systems CHI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Santa Clara, USA, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383814v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curseurs Tangibles sur Dispositifs Mobiles : Impact de la Conception sur les Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.70-78, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing 3D Gesture Guidance: Visual Feedback and Feedforward Design Options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janssoone Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Working Conference on Advanced Visual Interfaces (AVI'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bari, Italy. pp.152-159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2909132.2909260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Optimizing the Use of a Large Design Space for Gesture Guiding Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS '15: 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2774225.2775440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Guiding Systems for Gesture-Based Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS '15: Proceedings of the 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Duisburg, Germany, Germany. pp.44-53, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2774225.2774847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-Change for Zoomable TUIs: Opportunities and Limits of a Resizable Slider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.349-366, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de Pointage à Distance : Cibles Numériques et Cibles Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Kurata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob2014 : 10èmes journées francophones Mobilité et Ubiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nice, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Disambiguation Techniques for Pointing in the Physical World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, London, UK, pp.197-206, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480296.2480309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Pointing Task in the Physical World: Balancing Focus and Performance while Disambiguating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Munich, Germany. pp.89-98, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2493190.2493232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointing in the Physical World for Light Source Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIS 2012 - Conference on Designing Interactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New Castle, United Kingdom. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Emotions Expressed by Mobile Users through 2D Surface and 3D Motion Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiComp 2012 - 14th International Conference on Ubiquitous Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Pittsburgh, PA, United States. pp.311-320, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2370216.2370265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FizzyVis: Designing for Playful Information Browsing on a Multitouch Public Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko Kurvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Avdouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPPI '11: Proceedings of the 2011 Conference on Designing Pleasurable Products and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Milano, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2347504.2347534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Multi-user Participation with Affective Multimodal Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Advouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vervondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Ninth International Conference on Creating, Connecting and Collaborating through Computing (C5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Kyoto, Japan. pp.24-31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/C5.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP: A Novel Programming Model for Integrated Design and Prototyping of Mixed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2011 - International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.54-72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging Spect-actors with Multimodal Digital Puppetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Spagnolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Helin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NordiCHI '10: 6th Nordic Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.138-147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1868914.1868934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JatsiTatsi: Playful, Useful and Usable Public Information Visualization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Avdouevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Kuikkaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko Kurvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Laitinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics / IEEE-VGTC Symposium on Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes interactifs mixtes : articulation d'une méthode informelle et d'un modèle d'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grenoble, France. pp.293-302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1629826.1629874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Physical and Digital Properties in Mixed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVI '08: The International Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Napoli, Italy. pp.305-308, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1385569.1385619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap2Play: A Mixed-Reality Game based on Scene Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat-Jun Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Hwee Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimedia Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Kyoto, Japan. pp.220-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-77409-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying and Evaluating a Mixed Reality Mobile Treasure Hunt: Snap2Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Jun Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo Hwee Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobileHCI '08: Proceedings of the 10th international conference on Human computer interaction with mobile devices and services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands. pp.335-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1409240.1409282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir avec un objet mixte : Propriétés physique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '07: Proceedings of the 19th international conference on Association Francophone d'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.51-58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'interaction pour les systèmes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference on l'Interaction Homme-Machine 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine, Nov 2007, Paris, France. pp.229-232, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Reality: A model of Mixed Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Venise, Italy. pp.43-50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1133265.1133274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAZZLE : de la conception à l'évaluation d'un système mobile et multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasqualetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Troisièmes Journées Francophones : Mobilité et Ubiquité (UBIMOB’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'Interaction Mixte : la Réalité Mixte à la Lumière des Modalités d'Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob '05: Proceedings of the 2nd French-speaking conference on Mobility and ubiquity computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Grenoble, France. pp.153-160, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1102613.1102646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6410,159 +6431,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Input Space of Tangible Dials and Sliders for Uncertain Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Greis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Korge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Thirteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tempe, France. ACM Press, pp.189-196, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3294109.3300985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6572,322 +6593,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De part et d'autre de l'interface : les continuités esthétiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayumi Okura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Bianchini, Nathalie Delprat, Christian Jacquemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION TECHNOLOGIQUE ET MATÉRIALISATION ARTISTIQUE : Une exploration transdisciplinaire arts/sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Chap.12, 2012, 978-2-296-55938-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrating Framework for Mixed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Dubois, Philip Gray, Laurence Nigay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Mixed Reality Systems, Chapitre 1, Springer-Verlag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes interactifs mixtes : Fusion des mondes physique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, 2007, 13 978-2-7462-1695-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6897,104 +6918,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de contrôle tangible à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2301674. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7004,763 +7025,763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KnobSlider: A Shape-Changing Interface for Parameter Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Makers to Create Reconfigurable Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Shape-Changing Interfaces to Foster Inclusive Education for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Aliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Everyday Deformation for Shape-Changing Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Common Touch: Aesthetic and affective interaction in semi-public settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Avdouevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Avdouevski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulio Jacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vervondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen W Gilroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactivity of an Affective Puppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prayag Narula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Helin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Jacucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Roveda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping the Design of Mixed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Modèle d’Interaction Mixte : Un cadre pour la conception des systèmes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7770,95 +7791,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">work on PASSAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENSIMAG. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7868,100 +7889,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces de Réalité Mixte : Conception et Prototypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph Fourier (Grenoble 1), 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04536964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7971,105 +7992,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically Flexible Control for Human-Computer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Grenoble Alpes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03348016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8137,51 +8158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF89D0ED"/>
+    <w:nsid w:val="724DFF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8368,51 +8389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-coutrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7904-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215058v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruszko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuzhi Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunyoung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jun Chin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun You" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Gasmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502132v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Prost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rames" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Gu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piranda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Deud Guimar&#227;es" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Greis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Korge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372249" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173913" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3098555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rosso Pirela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Torquato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004123" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delamare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775440" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774847" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kurata" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480296.2480309" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493190.2493232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2370216.2370265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kuikkaniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kurvinen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jacucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Avdouevski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347504.2347534" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Advouevski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vervondel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2011.14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spagnolli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Ma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Helin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1868934" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Laitinen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385619" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coutrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77409-9_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jun Chin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwee Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1409240.1409282" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541447" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541480" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133265.1133274" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3300985" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Okura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Aliva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Gilroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayag Narula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roveda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04536964v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-coutrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7904-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139216065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2G0X204AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215058v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruszko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuzhi Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunyoung Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Jun Chin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun You" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527386v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Marceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli Coulibaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jobert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Korghlou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790663" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Gasmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502132v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Prost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rames" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Gu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572731" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479936" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel P S Qamar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stawarz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robinson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Deud Guimar&#227;es" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Greis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Korge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Steer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lucero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372249" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173913" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rosso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206510" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174193" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pearson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098279.3098555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004125" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rosso Pirela" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Torquato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004123" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delamare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775440" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774847" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_27" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kurata" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leitner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480296.2480309" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953356v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493190.2493232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2370216.2370265" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kuikkaniemi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kurvinen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jacucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Avdouevski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2347504.2347534" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Advouevski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vervondel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2011.14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spagnolli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Helin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868914.1868934" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Laitinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1385569.1385619" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Coutrix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77409-9_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Jun Chin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hwee Lim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1409240.1409282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541447" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541480" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1133265.1133274" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102646" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3300985" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752093v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Okura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Aliva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kosch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016620v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Gilroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayag Narula" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Roveda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04536964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348016v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>