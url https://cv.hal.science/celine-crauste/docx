--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -904,177 +904,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of alkyl quercetin lipophenol synthesis and its protective effect against carbonyl stress involved in neurodegeneration</w:t>
+                <w:t xml:space="preserve">A novel lipophenol quercetin derivative to prevent macular degeneration: Intravenous and oral formulations for preclinical pharmacological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Otaegui</w:t>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Martin</w:t>
+                <w:t xml:space="preserve">Claire Desmarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Givalois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Esperance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ob00066h⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 651, pp.123740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520041v1</w:t>
+                <w:t xml:space="preserve">hal-04386862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence‐based CRISPR interference system for controlled genetic repression and live single‐cell imaging in mycobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janïs Laudouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1083,721 +1083,721 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 599 (4), pp.488-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.15071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel lipophenol quercetin derivative to prevent macular degeneration: Intravenous and oral formulations for preclinical pharmacological evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Antitubercular potential and p H ‐driven mode of action of salicylic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janïs Laudouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Desmarty</w:t>
+                <w:t xml:space="preserve">Frédérique Mies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperance Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Legrand</w:t>
+                <w:t xml:space="preserve">Jean‐michel Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123740⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.383-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386862v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitubercular potential and p H ‐driven mode of action of salicylic acid derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Forest</w:t>
+                <w:t xml:space="preserve">Overview of alkyl quercetin lipophenol synthesis and its protective effect against carbonyl stress involved in neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Otaegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mies</w:t>
+                <w:t xml:space="preserve">Leo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Bolla</w:t>
+                <w:t xml:space="preserve">Laurent Givalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.383-398. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ob00066h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818672v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxytyrosol fatty acid esters as new candidate markers for detecting olive oil inadequate storage conditions by UHPLC-QqQ-MS/MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Fatty Acid Bioconjugates and Related Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Auñón</w:t>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2022.107656⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102912v1</w:t>
+                <w:t xml:space="preserve">hal-03692908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fatty Acid Bioconjugates and Related Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Hydroxytyrosol fatty acid esters as new candidate markers for detecting olive oil inadequate storage conditions by UHPLC-QqQ-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auñón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101502. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.107656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2022.107656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692908v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and Evaluation of SNEDDS Loaded with Original Lipophenol for the Oral Route to Prevent Dry AMD and Stragardt’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,351 +2244,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isopropyl‐phloroglucinol‐DHA protects outer retinal cells against lethal dose of all‐ trans ‐retinal</w:t>
+                <w:t xml:space="preserve">Preclinical pharmacology of a lipophenol in a mouse model of light-induced retinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cia</w:t>
+                <w:t xml:space="preserve">Nicolas Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.15135⟩</w:t>
+              <w:t xml:space="preserve">Experimental &amp; Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (7), pp.1090-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s12276-020-0460-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593070v1</w:t>
+                <w:t xml:space="preserve">hal-04837096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical pharmacology of a lipophenol in a mouse model of light-induced retinopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cubizolle</w:t>
+                <w:t xml:space="preserve">Isopropyl‐phloroglucinol‐DHA protects outer retinal cells against lethal dose of all‐ trans ‐retinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental &amp; Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (7), pp.1090-1101. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (9), pp.5057-5069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s12276-020-0460-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.15135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837096v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Lutein and Zeaxanthin, and DHA Regulated Polyunsaturated Fatty Acid Oxidation in H2O2-Stressed Retinal Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Hang Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivy Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted lipidomics profiling reveals the generation of hydroxytyrosol-fatty acids in hydroxytyrosol-fortified oily matrices: new analytical methodology and cytotoxicity evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Dominguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,177 +3044,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol-Linoleate protects from exacerbated endothelial permeability via a drastic inhibition of the MMP-9 activity</w:t>
+                <w:t xml:space="preserve">LipG a bifunctional phospholipase/thioesterase involved in mycobacterial envelope remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aly Shamseddin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Pierre Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégor Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (4), pp.BSR20171712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20171712⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.BSR20181953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20181953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935636v1</w:t>
+                <w:t xml:space="preserve">hal-01990097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lipophenol Antioxidants Reduce Oxidative Damage in Retina Pigment Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3236,976 +3236,976 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (12), pp.197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox7120197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LipG a bifunctional phospholipase/thioesterase involved in mycobacterial envelope remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Santucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Anaïs Benarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poncin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Valérie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.BSR20181953. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.414-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BSR20181953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990097v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
+                <w:t xml:space="preserve">Resveratrol-Linoleate protects from exacerbated endothelial permeability via a drastic inhibition of the MMP-9 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+                <w:t xml:space="preserve">Aly Shamseddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delorme</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Benarouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Landry</w:t>
+                <w:t xml:space="preserve">Grégor Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81, pp.414-424. </w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.BSR20171712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BSR20171712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875577v1</w:t>
+                <w:t xml:space="preserve">hal-01935636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol formulated with a natural deep eutectic solvent inhibits active matrix metalloprotease-9 in hormetic conditions.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+                <w:t xml:space="preserve">Total Syntheses of Two bis-Allylic-Deuterated DHA Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Dubois</w:t>
+                <w:t xml:space="preserve">Maxime Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1700171. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.322 - 334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201700171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201600565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308915v1</w:t>
+                <w:t xml:space="preserve">hal-01622325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Syntheses of Two bis-Allylic-Deuterated DHA Analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+                <w:t xml:space="preserve">Resveratrol formulated with a natural deep eutectic solvent inhibits active matrix metalloprotease-9 in hormetic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Shamseddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Villa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+                <w:t xml:space="preserve">Gregor Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), pp.322 - 334. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1700171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201600565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201700171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622325v1</w:t>
+                <w:t xml:space="preserve">hal-02308915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra Virgin Olive Oil Reduced Polyunsaturated Fatty Acid and Cholesterol Oxidation in Rodent Liver: Is This Accounted for Hydroxytyrosol-Fatty Acid Conjugation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Phloroglucinol protects retinal pigment epithelium and photoreceptor against all-trans-retinal-induced toxicity and inhibits A2E formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (9), pp.1651-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622331v1</w:t>
+                <w:t xml:space="preserve">hal-01871969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloroglucinol protects retinal pigment epithelium and photoreceptor against all-trans-retinal-induced toxicity and inhibits A2E formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Extra Virgin Olive Oil Reduced Polyunsaturated Fatty Acid and Cholesterol Oxidation in Rodent Liver: Is This Accounted for Hydroxytyrosol-Fatty Acid Conjugation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hualin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (9), pp.1651-1663. </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (10), pp.1689-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.12857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871969v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 polyunsaturated lipophenols, how and why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4373,51 +4373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional surface plasmon resonance signals reveal quantitative inhibition of transcriptional repressor EthR by synthetic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Evaluation of Polyunsaturated Fatty Acid-Phenol Conjugates as Anti-Carbonyl-Stress Lipophenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,51 +4666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculosis: The drug development pipeline at a glance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Villemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 2′,3′-Dideoxynucleoside Phosphoesters Using H-Phosphonate Chemistry on Soluble Polymer Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4891,51 +4891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Synthesis of New β-Lactam Lipopeptides as Bacterial Signal Peptidase I Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Froeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Soluble PEG-Supported Synthesis of Cytosine-Containing Nucleoside 5′-Mono-, Di-, and Triphosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sensitive and selective LC/MS/MS method for the simultaneous determination of intracellular 1-beta-d-arabinofuranosylcytosine triphosphate (araCTP), cytidine triphosphate (CTP) and deoxycytidine triphosphate (dCTP) in a human follicular lymphoma cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Krzysztof Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,64 +5425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipophenols as new therapeutics toward retinal degeneration: in vitro and in vivo pharmacological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,64 +5608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher D Spilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Mycobacterial Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -5872,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Hern&#225;ndez-Heredia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Alexander Silva-Cullishpuma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#239;s Laudouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Sepulveda Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grosjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lobo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00066h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.15071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmarty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Moine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123740" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bolla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13944" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101502" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14051029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alem&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106703" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukhallat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.316" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I. Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c05373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cubizolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s12276-020-0460-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-020-02994-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Perles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01938" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rosell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Shchepinov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100447" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Shamseddin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20171712" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7120197" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01990097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20181953" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700171" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600565" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villemagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Crauste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500422b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.02.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402282" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWM6PPF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Baulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1022958" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Froeyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ann&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100148" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901931z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.02.071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.07.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03705053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91948-7.00001-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Hern&#225;ndez-Heredia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Alexander Silva-Cullishpuma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#239;s Laudouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Sepulveda Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grosjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lobo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmarty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Moine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.15071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bolla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13944" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00066h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107656" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14051029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alem&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106703" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukhallat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.316" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I. Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c05373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cubizolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s12276-020-0460-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-020-02994-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Perles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01938" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rosell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Shchepinov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100447" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01990097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20181953" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7120197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Shamseddin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20171712" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600565" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12857" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villemagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Crauste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500422b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.02.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402282" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWM6PPF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Baulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1022958" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Froeyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ann&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100148" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901931z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.02.071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.07.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03705053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91948-7.00001-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>