--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -66,2421 +66,2421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Computational Study of the Encapsulation of Resv-4′-LA and Resv-4′-DHA Lipophenols by Natural and HP-β-CDs</w:t>
+                <w:t xml:space="preserve">Oxadiazolone Derivatives: Powerful Tools to Reduce Staphylococcus aureus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Belén Hernández-Heredia</w:t>
+                <w:t xml:space="preserve">Emma Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Alexander Silva-Cullishpuma</w:t>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pedro Cerón-Carrasco</w:t>
+                <w:t xml:space="preserve">Léo Faion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
+                <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Virginie Mohymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (15), pp.7454. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26157454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.6c00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236440v1</w:t>
+                <w:t xml:space="preserve">hal-05611874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyamino‐isoprenyl enhancer NV716 enables the antibacterial activity of two families of multi‐target inhibitors against the ESKAPEE bacterium Enterobacter cloacae</w:t>
+                <w:t xml:space="preserve">Physicochemical and Computational Study of the Encapsulation of Resv-4′-LA and Resv-4′-DHA Lipophenols by Natural and HP-β-CDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Forest</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ana Belén Hernández-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Alexander Silva-Cullishpuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pedro Cerón-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (3), pp.259-274. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (15), pp.7454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mlf2.70014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26157454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131779v1</w:t>
+                <w:t xml:space="preserve">hal-05236440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Mycobacterial Enzymes Involved in Triacylglycerol Accumulation as Intrabacterial Lipid Inclusions Using Activity-Based Multitarget Inhibitor Probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The polyamino‐isoprenyl enhancer NV716 enables the antibacterial activity of two families of multi‐target inhibitors against the ESKAPEE bacterium Enterobacter cloacae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Avellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Francis</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonia Dargham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Celik</w:t>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00127⟩</w:t>
+              <w:t xml:space="preserve">mLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mlf2.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090485v1</w:t>
+                <w:t xml:space="preserve">hal-05131779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis and Analysis of Phenolic Phytoprostanes, Oxidized Derivatives of Lipophenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping of Mycobacterial Enzymes Involved in Triacylglycerol Accumulation as Intrabacterial Lipid Inclusions Using Activity-Based Multitarget Inhibitor Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
+                <w:t xml:space="preserve">Thomas Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Miralles</w:t>
+                <w:t xml:space="preserve">Tonia Dargham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Léa Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e02206. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.1589-1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202502206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318121v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial cell division arrest and smooth‐to‐rough envelope transition using CRISPRi ‐mediated genetic repression systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Synthesis and Analysis of Phenolic Phytoprostanes, Oxidized Derivatives of Lipophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
+                <w:t xml:space="preserve">Pablo Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janïs Laudouze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maziero</w:t>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.70172⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513141v1</w:t>
+                <w:t xml:space="preserve">hal-05318121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis of Mixed Docosahexaenoic Acid Phosphatidylcholine Conjugates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Mycobacterial cell division arrest and smooth‐to‐rough envelope transition using CRISPRi ‐mediated genetic repression systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Grosjean</w:t>
+                <w:t xml:space="preserve">Janïs Laudouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lobo</w:t>
+                <w:t xml:space="preserve">Eliana Sepulveda Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
+                <w:t xml:space="preserve">Mickaël Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500083⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994006v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel lipophenol quercetin derivative to prevent macular degeneration: Intravenous and oral formulations for preclinical pharmacological evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis of Mixed Docosahexaenoic Acid Phosphatidylcholine Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Alexandre Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Desmarty</w:t>
+                <w:t xml:space="preserve">Michel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperance Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Legrand</w:t>
+                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123740⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386862v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence‐based CRISPR interference system for controlled genetic repression and live single‐cell imaging in mycobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janïs Laudouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 599 (4), pp.488-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.15071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitubercular potential and p H ‐driven mode of action of salicylic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janïs Laudouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (3), pp.383-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2211-5463.13944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of alkyl quercetin lipophenol synthesis and its protective effect against carbonyl stress involved in neurodegeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel lipophenol quercetin derivative to prevent macular degeneration: Intravenous and oral formulations for preclinical pharmacological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Otaegui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Claire Desmarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Martin</w:t>
+                <w:t xml:space="preserve">Esperance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Givalois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 651, pp.123740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ob00066h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520041v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fatty Acid Bioconjugates and Related Derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of alkyl quercetin lipophenol synthesis and its protective effect against carbonyl stress involved in neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Léa Otaegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Givalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101502⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ob00066h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692908v1</w:t>
+                <w:t xml:space="preserve">hal-04520041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxytyrosol fatty acid esters as new candidate markers for detecting olive oil inadequate storage conditions by UHPLC-QqQ-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auñón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, pp.107656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microc.2022.107656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Evaluation of SNEDDS Loaded with Original Lipophenol for the Oral Route to Prevent Dry AMD and Stragardt’s Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Legrand</w:t>
+                <w:t xml:space="preserve">Synthesis of Fatty Acid Bioconjugates and Related Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.1029. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14051029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681400v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the capacity of hydroxytyrosol and its lipophenolic derivates to modulate the H2O2-induced isoprostanoid profile of THP-1 monocytes by UHPLC-QqQ-MS/MS lipidomic workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation and Evaluation of SNEDDS Loaded with Original Lipophenol for the Oral Route to Prevent Dry AMD and Stragardt’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Alemán-Jiménez</w:t>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Fanti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106703⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14051029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374014v1</w:t>
+                <w:t xml:space="preserve">hal-03681400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lipophenols prevent carbonyl and oxidative stresses involved in macular degeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the capacity of hydroxytyrosol and its lipophenolic derivates to modulate the H2O2-induced isoprostanoid profile of THP-1 monocytes by UHPLC-QqQ-MS/MS lipidomic workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Alemán-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Federico Fanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Boukhallat</w:t>
+                <w:t xml:space="preserve">Juana Gallego-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
+                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.316⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.106703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067208v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Hydroxytyrosyl Esters of Olive Oils Are Bioaccessible According to Simulated In Vitro Gastrointestinal Digestion: Unraveling the Role of Digestive Enzymes on Their Stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+                <w:t xml:space="preserve">New lipophenols prevent carbonyl and oxidative stresses involved in macular degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Boukhallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juana I. Gallego-Gómez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c05373⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.367-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102919v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical pharmacology of a lipophenol in a mouse model of light-induced retinopathy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
+                <w:t xml:space="preserve">Fatty Acid Hydroxytyrosyl Esters of Olive Oils Are Bioaccessible According to Simulated In Vitro Gastrointestinal Digestion: Unraveling the Role of Digestive Enzymes on Their Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Alemán-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinquier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Juana I. Gallego-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental &amp; Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (7), pp.1090-1101. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (47), pp.14165-14175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s12276-020-0460-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c05373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837096v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isopropyl‐phloroglucinol‐DHA protects outer retinal cells against lethal dose of all‐ trans ‐retinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (9), pp.5057-5069. </w:t>
@@ -2512,2883 +2512,3017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Lutein and Zeaxanthin, and DHA Regulated Polyunsaturated Fatty Acid Oxidation in H2O2-Stressed Retinal Cells</w:t>
+                <w:t xml:space="preserve">Preclinical pharmacology of a lipophenol in a mouse model of light-induced retinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ho Hang Leung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Nicolas Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11064-020-02994-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental &amp; Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (7), pp.1090-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s12276-020-0460-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592871v1</w:t>
+                <w:t xml:space="preserve">hal-04837096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the antibacterial activity of oxadiazolone-core derivatives against Mycobacterium abscessus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of Lutein and Zeaxanthin, and DHA Regulated Polyunsaturated Fatty Acid Oxidation in H2O2-Stressed Retinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivy Mallick</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238178⟩</w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11064-020-02994-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950695v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted lipidomics profiling reveals the generation of hydroxytyrosol-fatty acids in hydroxytyrosol-fortified oily matrices: new analytical methodology and cytotoxicity evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting the antibacterial activity of oxadiazolone-core derivatives against Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auñon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Abdeldjalil Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01938⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0238178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102923v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-allylic Deuterated DHA Alleviates Oxidative Stress in Retinal Epithelial Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+                <w:t xml:space="preserve">Targeted lipidomics profiling reveals the generation of hydroxytyrosol-fatty acids in hydroxytyrosol-fortified oily matrices: new analytical methodology and cytotoxicity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Giera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brabet</w:t>
+                <w:t xml:space="preserve">Raúl Dominguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail S Shchepinov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Guichardant</w:t>
+                <w:t xml:space="preserve">David Auñon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8100447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308917v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LipG a bifunctional phospholipase/thioesterase involved in mycobacterial envelope remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bis-allylic Deuterated DHA Alleviates Oxidative Stress in Retinal Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Santucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Martin Giera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poncin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Mikhail S Shchepinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20181953⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8100447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990097v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lipophenol Antioxidants Reduce Oxidative Damage in Retina Pigment Epithelial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+                <w:t xml:space="preserve">LipG a bifunctional phospholipase/thioesterase involved in mycobacterial envelope remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox7120197⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.BSR20181953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20181953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308918v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delorme</w:t>
+                <w:t xml:space="preserve">New Lipophenol Antioxidants Reduce Oxidative Damage in Retina Pigment Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Benarouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Landry</w:t>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox7120197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875577v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol-Linoleate protects from exacerbated endothelial permeability via a drastic inhibition of the MMP-9 activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aly Shamseddin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Vincent Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Anaïs Benarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégor Dubois</w:t>
+                <w:t xml:space="preserve">Valérie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20171712⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935636v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Syntheses of Two bis-Allylic-Deuterated DHA Analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+                <w:t xml:space="preserve">Resveratrol-Linoleate protects from exacerbated endothelial permeability via a drastic inhibition of the MMP-9 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Shamseddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Villa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajoc.201600565⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.BSR20171712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20171712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622325v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resveratrol formulated with a natural deep eutectic solvent inhibits active matrix metalloprotease-9 in hormetic conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Shamseddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1700171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201700171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloroglucinol protects retinal pigment epithelium and photoreceptor against all-trans-retinal-induced toxicity and inhibits A2E formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
+                <w:t xml:space="preserve">Total Syntheses of Two bis-Allylic-Deuterated DHA Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.12857⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.322 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201600565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871969v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra Virgin Olive Oil Reduced Polyunsaturated Fatty Acid and Cholesterol Oxidation in Rodent Liver: Is This Accounted for Hydroxytyrosol-Fatty Acid Conjugation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Phloroglucinol protects retinal pigment epithelium and photoreceptor against all-trans-retinal-induced toxicity and inhibits A2E formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (9), pp.1651-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.12857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622331v1</w:t>
+                <w:t xml:space="preserve">hal-01871969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 polyunsaturated lipophenols, how and why?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Extra Virgin Olive Oil Reduced Polyunsaturated Fatty Acid and Cholesterol Oxidation in Rodent Liver: Is This Accounted for Hydroxytyrosol-Fatty Acid Conjugation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hualin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (10), pp.1689-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309676v1</w:t>
+                <w:t xml:space="preserve">hal-01622331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Efficiency Driven Design of New Inhibitors of Mycobacterium tuberculosis Transcriptional Repressor EthR Using Fragment Growing, Merging, and Linking Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omega-3 polyunsaturated lipophenols, how and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm500422b⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309782v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional surface plasmon resonance signals reveal quantitative inhibition of transcriptional repressor EthR by synthetic ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Ligand Efficiency Driven Design of New Inhibitors of Mycobacterium tuberculosis Transcriptional Repressor EthR Using Fragment Growing, Merging, and Linking Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Willand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">Nicolas Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Willery</w:t>
+                <w:t xml:space="preserve">Celine Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (11), pp.4876-4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500422b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309788v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Evaluation of Polyunsaturated Fatty Acid-Phenol Conjugates as Anti-Carbonyl-Stress Lipophenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Unconventional surface plasmon resonance signals reveal quantitative inhibition of transcriptional repressor EthR by synthetic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Picq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Lagarde</w:t>
+                <w:t xml:space="preserve">Nicolas Willand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Willery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402282⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 452, pp.54-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02309885v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis: The drug development pipeline at a glance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Evaluation of Polyunsaturated Fatty Acid-Phenol Conjugates as Anti-Carbonyl-Stress Lipophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain R. Baulard</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Déprez</w:t>
+                <w:t xml:space="preserve">Madeleine Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.1-16. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (21), pp.4548-4561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309791v1</w:t>
+                <w:t xml:space="preserve">hal-02309885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2′,3′-Dideoxynucleoside Phosphoesters Using H-Phosphonate Chemistry on Soluble Polymer Support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Tuberculosis: The drug development pipeline at a glance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Périgaud</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain R. Baulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo1022958⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309881v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of New β-Lactam Lipopeptides as Bacterial Signal Peptidase I Inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 2′,3′-Dideoxynucleoside Phosphoesters Using H-Phosphonate Chemistry on Soluble Polymer Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Anné</w:t>
+                <w:t xml:space="preserve">Christian Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet Herdewijn</w:t>
+                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (19), pp.3437-3449. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.997-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo1022958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309796v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Soluble PEG-Supported Synthesis of Cytosine-Containing Nucleoside 5′-Mono-, Di-, and Triphosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Synthesis of New β-Lactam Lipopeptides as Bacterial Signal Peptidase I Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Froeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Anné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Herdewijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo901931z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (19), pp.3437-3449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309892v1</w:t>
+                <w:t xml:space="preserve">hal-02309796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective LC/MS/MS method for the simultaneous determination of intracellular 1-beta-d-arabinofuranosylcytosine triphosphate (araCTP), cytidine triphosphate (CTP) and deoxycytidine triphosphate (dCTP) in a human follicular lymphoma cell line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Insights into the Soluble PEG-Supported Synthesis of Cytosine-Containing Nucleoside 5′-Mono-, Di-, and Triphosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.02.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (23), pp.9165-9172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo901931z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309584v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of a sensitive and selective LC/MS/MS method for the simultaneous determination of intracellular 1-beta-d-arabinofuranosylcytosine triphosphate (araCTP), cytidine triphosphate (CTP) and deoxycytidine triphosphate (dCTP) in a human follicular lymphoma cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hovaneissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (14-15), pp.1417-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.02.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnesium(II)-coordinated Claisen rearrangement: a direct approach towards ulosonic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Krzysztof Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (37), pp.6583-6586. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5398,154 +5532,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipophenols as new therapeutics toward retinal degeneration: in vitro and in vivo pharmacological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association for Research in Vision and Ophthalmology (ARVO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2020, En ligne (Etats-Unis), France. pp.4939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5555,177 +5689,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the physiological role of serine enzymes involved in mycobacterial lipid metabolism using activity-based protein profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher D Spilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Mycobacterial Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-91948-7.00001-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5872,51 +6006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Hern&#225;ndez-Heredia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Alexander Silva-Cullishpuma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157454" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#239;s Laudouze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Sepulveda Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grosjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lobo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmarty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Moine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.15071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bolla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13944" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00066h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107656" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14051029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alem&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106703" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukhallat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.316" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I. Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c05373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cubizolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s12276-020-0460-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-020-02994-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Perles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01938" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rosell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Shchepinov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100447" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01990097v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20181953" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7120197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Shamseddin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20171712" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600565" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12857" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villemagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Crauste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500422b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.02.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402282" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWM6PPF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Baulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1022958" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Froeyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ann&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100148" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901931z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.02.071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.07.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03705053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91948-7.00001-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mohymont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.6c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Hern&#225;ndez-Heredia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Alexander Silva-Cullishpuma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#239;s Laudouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Sepulveda Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lobo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.15071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bolla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmarty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Moine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123740" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00066h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14051029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alem&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukhallat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.316" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I. Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c05373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cubizolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s12276-020-0460-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-020-02994-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Perles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rosell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Shchepinov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100447" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01990097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20181953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7120197" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Shamseddin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20171712" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700171" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600565" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12857" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villemagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Crauste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500422b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.02.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402282" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWM6PPF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Baulard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1022958" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Froeyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ann&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901931z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.02.071" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03705053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91948-7.00001-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>