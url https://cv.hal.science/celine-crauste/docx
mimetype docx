--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,5346 +183,5480 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mohymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfecdis.6c00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05611874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Computational Study of the Encapsulation of Resv-4′-LA and Resv-4′-DHA Lipophenols by Natural and HP-β-CDs</w:t>
+                <w:t xml:space="preserve">Intranasal lipid nanocapsule administration of the new lipophenol quercetin-3-O-DHA-7-O-iPr reduces carbonyl stress and improves behavior in a mouse model of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Belén Hernández-Heredia</w:t>
+                <w:t xml:space="preserve">Léa Otaegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Alexander Silva-Cullishpuma</w:t>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pedro Cerón-Carrasco</w:t>
+                <w:t xml:space="preserve">Tristan Moujellil-Legagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Charleine Zussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (15), pp.7454. </w:t>
+              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26157454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13346-026-02142-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236440v1</w:t>
+                <w:t xml:space="preserve">hal-05621971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyamino‐isoprenyl enhancer NV716 enables the antibacterial activity of two families of multi‐target inhibitors against the ESKAPEE bacterium Enterobacter cloacae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Forest</w:t>
+                <w:t xml:space="preserve">Physicochemical and Computational Study of the Encapsulation of Resv-4′-LA and Resv-4′-DHA Lipophenols by Natural and HP-β-CDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belén Hernández-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Alexander Silva-Cullishpuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pedro Cerón-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mlf2.70014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (15), pp.7454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26157454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131779v1</w:t>
+                <w:t xml:space="preserve">hal-05236440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Mycobacterial Enzymes Involved in Triacylglycerol Accumulation as Intrabacterial Lipid Inclusions Using Activity-Based Multitarget Inhibitor Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Avellan</w:t>
+                <w:t xml:space="preserve">The polyamino‐isoprenyl enhancer NV716 enables the antibacterial activity of two families of multi‐target inhibitors against the ESKAPEE bacterium Enterobacter cloacae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Francis</w:t>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonia Dargham</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Celik</w:t>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.1589-1605. </w:t>
+              <w:t xml:space="preserve">mLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.259-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mlf2.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090485v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis and Analysis of Phenolic Phytoprostanes, Oxidized Derivatives of Lipophenols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of Mycobacterial Enzymes Involved in Triacylglycerol Accumulation as Intrabacterial Lipid Inclusions Using Activity-Based Multitarget Inhibitor Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Miralles</w:t>
+                <w:t xml:space="preserve">Thomas Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Tonia Dargham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502206⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.1589-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318121v1</w:t>
+                <w:t xml:space="preserve">hal-05090485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial cell division arrest and smooth‐to‐rough envelope transition using CRISPRi ‐mediated genetic repression systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Total Synthesis and Analysis of Phenolic Phytoprostanes, Oxidized Derivatives of Lipophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
+                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janïs Laudouze</w:t>
+                <w:t xml:space="preserve">Pablo Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Sepulveda Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maziero</w:t>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.70172⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513141v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis of Mixed Docosahexaenoic Acid Phosphatidylcholine Conjugates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+                <w:t xml:space="preserve">Mycobacterial cell division arrest and smooth‐to‐rough envelope transition using CRISPRi ‐mediated genetic repression systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Grosjean</w:t>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lobo</w:t>
+                <w:t xml:space="preserve">Janïs Laudouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lagarde</w:t>
+                <w:t xml:space="preserve">Eliana Sepulveda Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
+                <w:t xml:space="preserve">Mickaël Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994006v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence‐based CRISPR interference system for controlled genetic repression and live single‐cell imaging in mycobacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wafaa Achache</w:t>
+                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis of Mixed Docosahexaenoic Acid Phosphatidylcholine Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Felix Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+                <w:t xml:space="preserve">Alexandre Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.15071⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818719v1</w:t>
+                <w:t xml:space="preserve">hal-04994006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitubercular potential and p H ‐driven mode of action of salicylic acid derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Bolla</w:t>
+                <w:t xml:space="preserve">Overview of alkyl quercetin lipophenol synthesis and its protective effect against carbonyl stress involved in neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Otaegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Givalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13944⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ob00066h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818672v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel lipophenol quercetin derivative to prevent macular degeneration: Intravenous and oral formulations for preclinical pharmacological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Desmarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 651, pp.123740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of alkyl quercetin lipophenol synthesis and its protective effect against carbonyl stress involved in neurodegeneration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leo Martin</w:t>
+                <w:t xml:space="preserve">Fluorescence‐based CRISPR interference system for controlled genetic repression and live single‐cell imaging in mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janïs Laudouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Givalois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ob00066h⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 599 (4), pp.488-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.15071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520041v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxytyrosol fatty acid esters as new candidate markers for detecting olive oil inadequate storage conditions by UHPLC-QqQ-MS/MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Medina</w:t>
+                <w:t xml:space="preserve">Antitubercular potential and p H ‐driven mode of action of salicylic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janïs Laudouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auñón</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Frédérique Mies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2022.107656⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.383-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102912v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Fatty Acid Bioconjugates and Related Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202101502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Evaluation of SNEDDS Loaded with Original Lipophenol for the Oral Route to Prevent Dry AMD and Stragardt’s Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxytyrosol fatty acid esters as new candidate markers for detecting olive oil inadequate storage conditions by UHPLC-QqQ-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Brabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Legrand</w:t>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
+                <w:t xml:space="preserve">David Auñón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.1029. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.107656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14051029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2022.107656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681400v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the capacity of hydroxytyrosol and its lipophenolic derivates to modulate the H2O2-induced isoprostanoid profile of THP-1 monocytes by UHPLC-QqQ-MS/MS lipidomic workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation and Evaluation of SNEDDS Loaded with Original Lipophenol for the Oral Route to Prevent Dry AMD and Stragardt’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Alemán-Jiménez</w:t>
+                <w:t xml:space="preserve">Laurianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Fanti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
+                <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106703⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14051029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374014v1</w:t>
+                <w:t xml:space="preserve">hal-03681400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lipophenols prevent carbonyl and oxidative stresses involved in macular degeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the capacity of hydroxytyrosol and its lipophenolic derivates to modulate the H2O2-induced isoprostanoid profile of THP-1 monocytes by UHPLC-QqQ-MS/MS lipidomic workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Alemán-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Federico Fanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Boukhallat</w:t>
+                <w:t xml:space="preserve">Juana Gallego-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
+                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.316⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.106703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067208v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Hydroxytyrosyl Esters of Olive Oils Are Bioaccessible According to Simulated In Vitro Gastrointestinal Digestion: Unraveling the Role of Digestive Enzymes on Their Stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+                <w:t xml:space="preserve">New lipophenols prevent carbonyl and oxidative stresses involved in macular degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Boukhallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juana I. Gallego-Gómez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c05373⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.367-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102919v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isopropyl‐phloroglucinol‐DHA protects outer retinal cells against lethal dose of all‐ trans ‐retinal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
+                <w:t xml:space="preserve">Fatty Acid Hydroxytyrosyl Esters of Olive Oils Are Bioaccessible According to Simulated In Vitro Gastrointestinal Digestion: Unraveling the Role of Digestive Enzymes on Their Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Alemán-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana I. Gallego-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (47), pp.14165-14175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c05373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.15135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02593070v1</w:t>
+                <w:t xml:space="preserve">hal-04102919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical pharmacology of a lipophenol in a mouse model of light-induced retinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental &amp; Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (7), pp.1090-1101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s12276-020-0460-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Lutein and Zeaxanthin, and DHA Regulated Polyunsaturated Fatty Acid Oxidation in H2O2-Stressed Retinal Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isopropyl‐phloroglucinol‐DHA protects outer retinal cells against lethal dose of all‐ trans ‐retinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11064-020-02994-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (9), pp.5057-5069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.15135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592871v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the antibacterial activity of oxadiazolone-core derivatives against Mycobacterium abscessus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of Lutein and Zeaxanthin, and DHA Regulated Polyunsaturated Fatty Acid Oxidation in H2O2-Stressed Retinal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivy Mallick</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238178⟩</w:t>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11064-020-02994-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950695v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted lipidomics profiling reveals the generation of hydroxytyrosol-fatty acids in hydroxytyrosol-fortified oily matrices: new analytical methodology and cytotoxicity evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting the antibacterial activity of oxadiazolone-core derivatives against Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auñon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Abdeldjalil Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01938⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0238178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102923v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-allylic Deuterated DHA Alleviates Oxidative Stress in Retinal Epithelial Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+                <w:t xml:space="preserve">Targeted lipidomics profiling reveals the generation of hydroxytyrosol-fatty acids in hydroxytyrosol-fortified oily matrices: new analytical methodology and cytotoxicity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Giera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brabet</w:t>
+                <w:t xml:space="preserve">Raúl Dominguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail S Shchepinov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Guichardant</w:t>
+                <w:t xml:space="preserve">David Auñon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8100447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308917v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LipG a bifunctional phospholipase/thioesterase involved in mycobacterial envelope remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bis-allylic Deuterated DHA Alleviates Oxidative Stress in Retinal Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Santucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Martin Giera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poncin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Mikhail S Shchepinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20181953⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8100447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990097v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lipophenol Antioxidants Reduce Oxidative Damage in Retina Pigment Epithelial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+                <w:t xml:space="preserve">Resveratrol-Linoleate protects from exacerbated endothelial permeability via a drastic inhibition of the MMP-9 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Shamseddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox7120197⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.BSR20171712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20171712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308918v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">LipG a bifunctional phospholipase/thioesterase involved in mycobacterial envelope remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Landry</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.BSR20181953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20181953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875577v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol-Linoleate protects from exacerbated endothelial permeability via a drastic inhibition of the MMP-9 activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">New Lipophenol Antioxidants Reduce Oxidative Damage in Retina Pigment Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégor Dubois</w:t>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20171712⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox7120197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935636v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol formulated with a natural deep eutectic solvent inhibits active matrix metalloprotease-9 in hormetic conditions.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Dubois</w:t>
+                <w:t xml:space="preserve">Vincent Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Benarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201700171⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308915v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Syntheses of Two bis-Allylic-Deuterated DHA Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (3), pp.322 - 334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.201600565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloroglucinol protects retinal pigment epithelium and photoreceptor against all-trans-retinal-induced toxicity and inhibits A2E formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Resveratrol formulated with a natural deep eutectic solvent inhibits active matrix metalloprotease-9 in hormetic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Shamseddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.12857⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1700171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201700171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871969v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra Virgin Olive Oil Reduced Polyunsaturated Fatty Acid and Cholesterol Oxidation in Rodent Liver: Is This Accounted for Hydroxytyrosol-Fatty Acid Conjugation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Hang Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (10), pp.1689-1698. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 polyunsaturated lipophenols, how and why?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Phloroglucinol protects retinal pigment epithelium and photoreceptor against all-trans-retinal-induced toxicity and inhibits A2E formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (9), pp.1651-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309676v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Efficiency Driven Design of New Inhibitors of Mycobacterium tuberculosis Transcriptional Repressor EthR Using Fragment Growing, Merging, and Linking Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omega-3 polyunsaturated lipophenols, how and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm500422b⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309782v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional surface plasmon resonance signals reveal quantitative inhibition of transcriptional repressor EthR by synthetic ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Crauste</w:t>
+                <w:t xml:space="preserve">Ligand Efficiency Driven Design of New Inhibitors of Mycobacterium tuberculosis Transcriptional Repressor EthR Using Fragment Growing, Merging, and Linking Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Willand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">Nicolas Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Willery</w:t>
+                <w:t xml:space="preserve">Celine Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (11), pp.4876-4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500422b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309788v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Evaluation of Polyunsaturated Fatty Acid-Phenol Conjugates as Anti-Carbonyl-Stress Lipophenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Unconventional surface plasmon resonance signals reveal quantitative inhibition of transcriptional repressor EthR by synthetic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Picq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Lagarde</w:t>
+                <w:t xml:space="preserve">Nicolas Willand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Willery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402282⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 452, pp.54-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02309885v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis: The drug development pipeline at a glance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Evaluation of Polyunsaturated Fatty Acid-Phenol Conjugates as Anti-Carbonyl-Stress Lipophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain R. Baulard</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Déprez</w:t>
+                <w:t xml:space="preserve">Madeleine Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.1-16. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (21), pp.4548-4561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309791v1</w:t>
+                <w:t xml:space="preserve">hal-02309885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2′,3′-Dideoxynucleoside Phosphoesters Using H-Phosphonate Chemistry on Soluble Polymer Support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Tuberculosis: The drug development pipeline at a glance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Villemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Périgaud</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain R. Baulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo1022958⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309881v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Synthesis of New β-Lactam Lipopeptides as Bacterial Signal Peptidase I Inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 2′,3′-Dideoxynucleoside Phosphoesters Using H-Phosphonate Chemistry on Soluble Polymer Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Anné</w:t>
+                <w:t xml:space="preserve">Christian Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet Herdewijn</w:t>
+                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (19), pp.3437-3449. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.997-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo1022958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309796v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Soluble PEG-Supported Synthesis of Cytosine-Containing Nucleoside 5′-Mono-, Di-, and Triphosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Synthesis of New β-Lactam Lipopeptides as Bacterial Signal Peptidase I Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Froeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Anné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Herdewijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo901931z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (19), pp.3437-3449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309892v1</w:t>
+                <w:t xml:space="preserve">hal-02309796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective LC/MS/MS method for the simultaneous determination of intracellular 1-beta-d-arabinofuranosylcytosine triphosphate (araCTP), cytidine triphosphate (CTP) and deoxycytidine triphosphate (dCTP) in a human follicular lymphoma cell line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Insights into the Soluble PEG-Supported Synthesis of Cytosine-Containing Nucleoside 5′-Mono-, Di-, and Triphosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.02.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (23), pp.9165-9172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo901931z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309584v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of a sensitive and selective LC/MS/MS method for the simultaneous determination of intracellular 1-beta-d-arabinofuranosylcytosine triphosphate (araCTP), cytidine triphosphate (CTP) and deoxycytidine triphosphate (dCTP) in a human follicular lymphoma cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hovaneissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (14-15), pp.1417-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.02.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnesium(II)-coordinated Claisen rearrangement: a direct approach towards ulosonic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Krzysztof Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (37), pp.6583-6586. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5532,154 +5666,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipophenols as new therapeutics toward retinal degeneration: in vitro and in vivo pharmacological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association for Research in Vision and Ophthalmology (ARVO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology (ARVO), May 2020, En ligne (Etats-Unis), France. pp.4939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5689,177 +5823,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the physiological role of serine enzymes involved in mycobacterial lipid metabolism using activity-based protein profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher D Spilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Mycobacterial Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-91948-7.00001-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6006,51 +6140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mohymont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.6c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Hern&#225;ndez-Heredia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Alexander Silva-Cullishpuma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#239;s Laudouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Sepulveda Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lobo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.15071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bolla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmarty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Moine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123740" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00066h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14051029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alem&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106703" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukhallat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.316" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I. Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c05373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cubizolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s12276-020-0460-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-020-02994-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Perles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rosell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Shchepinov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100447" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01990097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20181953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7120197" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Shamseddin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20171712" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700171" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600565" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12857" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villemagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Crauste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500422b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.02.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402282" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWM6PPF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Baulard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1022958" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Froeyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ann&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901931z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.02.071" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.07.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03705053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91948-7.00001-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mohymont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.6c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moujellil-Legagneur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleine Zussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-026-02142-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Hern&#225;ndez-Heredia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Alexander Silva-Cullishpuma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cer&#243;n-Carrasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Achache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#239;s Laudouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Sepulveda Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grosjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lobo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ob00066h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmarty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Moine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123740" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.15071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04818672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Bolla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13944" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101502" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107656" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14051029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alem&#225;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106703" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukhallat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.316" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I. Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c05373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cubizolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s12276-020-0460-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-020-02994-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Perles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;on" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01938" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rosell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S Shchepinov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Shamseddin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20171712" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01990097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20181953" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7120197" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.201600565" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700171" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12857" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Villemagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Crauste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500422b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Picq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWM6PPF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Baulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.02.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1022958" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Froeyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ann&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309892v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901931z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.02.071" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Krzysztof Olszewski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.07.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03705053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91948-7.00001-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>