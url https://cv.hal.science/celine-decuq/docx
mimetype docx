--- v1 (2026-03-25)
+++ v2 (2026-04-15)
@@ -4885,277 +4885,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-annual variability of carbon fluxes at the FR-Gri ICOS crop site as influenced by meteorology and management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826836v1</w:t>
+                <w:t xml:space="preserve">hal-04604687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual variability of carbon fluxes at the FR-Gri ICOS crop site as influenced by meteorology and management.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604687v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
               </w:r>
@@ -5404,64 +5404,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and greenhouse gas balance of the FR-GRI crop site from 2005 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,527 +5635,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734062v1</w:t>
+                <w:t xml:space="preserve">hal-01706449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions and ozone uptake on soil surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of an on-line methodology for measuring volatile organic compounds (VOC) fluxes by eddy-covariance with a PTR-TOF-Qi-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives in Modeling and Measurement of BVOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. 2017</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200486v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an on-line methodology for measuring volatile organic compounds (VOC) fluxes by eddy-covariance with a PTR-TOF-Qi-MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706447v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions and ozone uptake on soil surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">New Perspectives in Modeling and Measurement of BVOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706449v1</w:t>
+                <w:t xml:space="preserve">hal-05200486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds emissions from cattle slurry on an agricultural soil</w:t>
               </w:r>
@@ -6635,277 +6635,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first semi-quantitative study of the emission of volatile organic compounds after the application of organic amendments in the field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Rousseau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t>
+              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Antwerp, Belgium. 2013, Open Science Conference Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586492v1</w:t>
+                <w:t xml:space="preserve">hal-01583806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first semi-quantitative study of the emission of volatile organic compounds after the application of organic amendments in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Antwerp, Belgium. 2013, Open Science Conference Greenhouse Gas Management in European Land Use Systems</w:t>
+              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583806v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weather conditions on N2O emission patterns during winter cereal cultivation in two different climatic regions</w:t>
               </w:r>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10567,51 +10567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marionneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouloudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cotten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P. Goglio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tardy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ferrara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palumbo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Tommasi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.05.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-014-9604-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Lehuger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Larmanou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0751-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V48DT6LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marionneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouloudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cotten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P. Goglio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tardy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ferrara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palumbo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Tommasi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.05.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-014-9604-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Lehuger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Larmanou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0751-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V48DT6LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>