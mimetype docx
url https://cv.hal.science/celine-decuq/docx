--- v2 (2026-04-15)
+++ v3 (2026-05-23)
@@ -1374,247 +1374,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Kammer</w:t>
+                <w:t xml:space="preserve">Potentiels de volatilisation d’ammoniac au champ de divers substrats : mesures en conditions contrôlées et analyse des déterminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres de la fertilisation raisonnée et de l'analyse - Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200434v1</w:t>
+                <w:t xml:space="preserve">hal-03949824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels de volatilisation d’ammoniac au champ de divers substrats : mesures en conditions contrôlées et analyse des déterminismes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+                <w:t xml:space="preserve">Rôle de la réactivité des produits résiduaires organiques sur la formation d'aérosols organiques secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres de la fertilisation raisonnée et de l'analyse - Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">34ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Association Française d'Etude et de Recherche sur les Aérosols, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949824v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
               </w:r>
@@ -3775,51 +3775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
@@ -4510,277 +4510,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
+                <w:t xml:space="preserve">EnVisaGES : Un nouveau service de mesures de concentrations et de flux d’émissions de gaz à effet de serre et d’ammoniac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877327v1</w:t>
+                <w:t xml:space="preserve">hal-03949658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EnVisaGES : Un nouveau service de mesures de concentrations et de flux d’émissions de gaz à effet de serre et d’ammoniac</w:t>
+                <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Polina Voylokov</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
+                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. 2019</w:t>
+              <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949658v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif contrôlé d'émission d'ammoniac à l'échelle de la parcelle agricole</w:t>
               </w:r>
@@ -4818,51 +4818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. </w:t>
@@ -4885,402 +4885,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual variability of carbon fluxes at the FR-Gri ICOS crop site as influenced by meteorology and management.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
+              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604687v1</w:t>
+                <w:t xml:space="preserve">hal-04735971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-annual variability of carbon fluxes at the FR-Gri ICOS crop site as influenced by meteorology and management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826836v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Spreading of Organic Waste Products: Source of Secondary Organic Aerosols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Aerosol Conference IAC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Louis, Missouri, United States. , 2018</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735971v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
               </w:r>
@@ -5385,1027 +5385,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and greenhouse gas balance of the FR-GRI crop site from 2005 to 2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gueudet</w:t>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOC) emissions and ozone uptake on soil surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">First International Conference on Soft Chemical Ionisation Mass Spectrometry and applications to Trace Gas Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dornbirn, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706448v1</w:t>
+                <w:t xml:space="preserve">hal-05200490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOC) emissions and ozone uptake on soil surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
+                <w:t xml:space="preserve">Carbon and greenhouse gas balance of the FR-GRI crop site from 2005 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Soft Chemical Ionisation Mass Spectrometry and applications to Trace Gas Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dornbirn, Austria. 2017</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200490v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions and ozone uptake on soil surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">New Perspectives in Modeling and Measurement of BVOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706449v1</w:t>
+                <w:t xml:space="preserve">hal-05200486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an on-line methodology for measuring volatile organic compounds (VOC) fluxes by eddy-covariance with a PTR-TOF-Qi-MS</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706447v1</w:t>
+                <w:t xml:space="preserve">hal-01706449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Evaluation of an on-line methodology for measuring volatile organic compounds (VOC) fluxes by eddy-covariance with a PTR-TOF-Qi-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734062v1</w:t>
+                <w:t xml:space="preserve">hal-01706447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions and ozone uptake on soil surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fanucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives in Modeling and Measurement of BVOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. 2017</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200486v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds emissions from cattle slurry on an agricultural soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial volatile organic compounds (mVOCs) emission by soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th International PTR-MS Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949966v1</w:t>
+                <w:t xml:space="preserve">hal-05200478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial volatile organic compounds (mVOCs) emission by soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letizia Abis</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds emissions from cattle slurry on an agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International PTR-MS Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Obergurgl, Austria. 2016</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200478v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t>
               </w:r>
@@ -6516,51 +6516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for FYM and composts in ammonia volatilization models: the case of Volt’Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7310,295 +7310,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
+                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562863v1</w:t>
+                <w:t xml:space="preserve">hal-03607351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 823, pp.article numéro 153582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607351v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
@@ -10567,51 +10567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marionneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouloudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cotten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P. Goglio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tardy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ferrara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palumbo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Tommasi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.05.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-014-9604-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Lehuger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Larmanou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0751-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V48DT6LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Feron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kebalo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Depuydt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7568" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Volkovitsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kammer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vojkovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Haider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marionneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouloudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cotten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Depuydt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604687v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chammakhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gueudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200478v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P. Goglio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tardy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ferrara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palumbo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Tommasi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.05.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-014-9604-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Lehuger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Larmanou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0751-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V48DT6LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>