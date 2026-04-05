--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -160,286 +160,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasireotide is more effective than octreotide, alone or combined with everolimus on human meningioma in vitro</w:t>
+                <w:t xml:space="preserve">Octreotide therapy in meningiomas: in vitro study, clinical correlation, and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Defilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lisbonis</w:t>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+                <w:t xml:space="preserve">Amira Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.660-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2016.8.JNS16995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731578v1</w:t>
+                <w:t xml:space="preserve">hal-01478922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octreotide therapy in meningiomas: in vitro study, clinical correlation, and literature review</w:t>
+                <w:t xml:space="preserve">Pasireotide is more effective than octreotide, alone or combined with everolimus on human meningioma in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Defilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lisbonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Saveanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.55361 - 55373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478922v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined treatment by octreotide and everolimus: Octreotide enhances inhibitory effect of everolimus in aggressive meningiomas.</w:t>
               </w:r>
@@ -451,64 +451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Defilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lisbonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Germanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -544,294 +544,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of freely accessible computerized test systems on the spontaneous behaviors and stress level of Guinea baboons (Papio papio).</w:t>
+                <w:t xml:space="preserve">Ghrelin receptor (GHS-R1a) and its constitutive activity in somatotroph adenomas: a new co-targeting therapy using GHS-R1a inverse agonists and somatostatin analogs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Yves Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Defilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caralyn Kemp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Defilles</w:t>
+                <w:t xml:space="preserve">Thierry Brue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (12), pp.E2463-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966211v1</w:t>
+                <w:t xml:space="preserve">hal-01176946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin receptor (GHS-R1a) and its constitutive activity in somatotroph adenomas: a new co-targeting therapy using GHS-R1a inverse agonists and somatostatin analogs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of freely accessible computerized test systems on the spontaneous behaviors and stress level of Guinea baboons (Papio papio).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mear</w:t>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Defilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176946v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatostatin analogues increase AIP expression in somatotropinomas, irrespective of Gsp mutations.</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8059CA72"/>
+    <w:nsid w:val="DB2BE57A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1844,51 +1844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-defilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8565-1813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lisbonis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2016.8.JNS16995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Germanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mear" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jaffrain-Rea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rotondi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Turchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Occhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Barlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-12-0322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00604861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Kessentini-Zouari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00612541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Srairi-Abid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kallech-Ziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2009.03.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096MB42V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02049092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prevot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.03.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M4KZ4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-defilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8565-1813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mohamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2016.8.JNS16995" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lisbonis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Germanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mear" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jaffrain-Rea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rotondi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Turchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Occhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Barlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-12-0322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rome" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100147" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VWD7X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00604861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Kessentini-Zouari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00612541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Srairi-Abid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kallech-Ziri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2009.03.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096MB42V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02049092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prevot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.03.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M4KZ4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>