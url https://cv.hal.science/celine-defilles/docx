--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1613,51 +1613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB2BE57A"/>
+    <w:nsid w:val="D49D1275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>