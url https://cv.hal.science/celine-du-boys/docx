--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -948,51 +948,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du Budget Vert dans les collectivités territoriales : les apports d’une approche néo-institutionnelle par les packages</w:t>
+                <w:t xml:space="preserve">La Finance avant l’environnement ? Une autre lecture de l’émergence du Budget Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
@@ -1001,69 +1001,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 eme congrès de l'Association Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, DIJON, France</w:t>
+              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620081v1</w:t>
+                <w:t xml:space="preserve">hal-04620100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of public managers in the development and activation of dynamic capabilities for territorial resilience: a comparative case study of French local authorities</w:t>
               </w:r>
@@ -1138,51 +1138,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Finance avant l’environnement ? Une autre lecture de l’émergence du Budget Vert</w:t>
+                <w:t xml:space="preserve">Introduction du Budget Vert dans les collectivités territoriales : les apports d’une approche néo-institutionnelle par les packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
@@ -1191,69 +1191,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 eme congrès de l'Association Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">, May 2024, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620100v1</w:t>
+                <w:t xml:space="preserve">hal-04620081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Proposition de conceptualisation</w:t>
               </w:r>
@@ -1410,247 +1410,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires face aux chocs : Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Une tentative de conceptualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gillian Oriol</w:t>
+                <w:t xml:space="preserve">Local Governments’ Resilience in Times of the Pandemic: A European Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Korac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Saliterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de l'ADIMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Brussels Management School, May 2022, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">IRSPM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966717v1</w:t>
+                <w:t xml:space="preserve">hal-03966457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Governments’ Resilience in Times of the Pandemic: A European Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dom</w:t>
+                <w:t xml:space="preserve">Résilience des territoires face aux chocs : Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Une tentative de conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSPM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Symposium de l'ADIMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Brussels Management School, May 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966457v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Budget Participatif : un dispositif favorisant une gestion plus performante de la Valeur publique ?</w:t>
               </w:r>
@@ -1984,217 +1984,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External and internal factors shaping municipal financial policies to an economic shock : comparing Italy, France and Michigan, U.S.</w:t>
+                <w:t xml:space="preserve">Résilience territoriale et résilience financière face aux défis environnementaux : Quelle articulation conceptuelle et pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simone Valle de Souza</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Belfast, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468395v1</w:t>
+                <w:t xml:space="preserve">hal-02468398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience territoriale et résilience financière face aux défis environnementaux : Quelle articulation conceptuelle et pratique ?</w:t>
+                <w:t xml:space="preserve">External and internal factors shaping municipal financial policies to an economic shock : comparing Italy, France and Michigan, U.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Valle de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Belfast, Irlande</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468398v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to cope with shrinkage? A proposal to use the financial resilience framework to study shrinking cities. An insight into the financial situation of French cities</w:t>
               </w:r>
@@ -2243,273 +2243,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Context and Individual Strategies in Local Reactions to Financial Crisis: Comparing Italy, France and the State of Michigan (USA)</w:t>
+                <w:t xml:space="preserve">Municipal budgetary decisions in times of austerity in Italy and France: between national, local and internal influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Scorsone</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABFM (Association for Budgeting and Financial Management) 29th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">IRSPM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057645v1</w:t>
+                <w:t xml:space="preserve">hal-02057626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal budgetary decisions in times of austerity in Italy and France: between national, local and internal influences</w:t>
+                <w:t xml:space="preserve">National Context and Individual Strategies in Local Reactions to Financial Crisis: Comparing Italy, France and the State of Michigan (USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Monti</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scorsone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSPM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, BUDAPEST, Hungary</w:t>
+              <w:t xml:space="preserve">ABFM (Association for Budgeting and Financial Management) 29th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057626v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability factors shaping municipal resilience throughout the global financial crisis: comparing Italy and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPA Annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2629,51 +2629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCAL REACTIONS TO THE FINANCIAL CRISIS: WHAT INFLUENCE OF NATIONAL CONTEXT VS INDIVIDUAL STRATEGIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPA (European Group for Public Administration) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGPA (European Group for Public Administration) Aug 2016, UItrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2780,51 +2780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING FINANCIAL HEALTH OF LOCAL GOVERNMENTS: GOING BEYOND ACCOUNTING STANDARDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca L Orelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3408,256 +3408,256 @@
                 <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markolf Jossou</w:t>
+                <w:t xml:space="preserve">Jossou Markolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
+              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795482v1</w:t>
+                <w:t xml:space="preserve">hal-04150251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jossou Markolf</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150251v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial decisions, intergovernmental grants and regulatory instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4587,51 +4587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-rjjp-1c0n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Barbera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Kora&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Saliterer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Korac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Padovani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scorsone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valle de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Orelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboun&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meneguzzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-rjjp-1c0n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Barbera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Kora&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Saliterer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Korac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Padovani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scorsone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valle de Souza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Orelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboun&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meneguzzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>