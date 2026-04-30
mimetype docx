--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -948,342 +948,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Finance avant l’environnement ? Une autre lecture de l’émergence du Budget Vert</w:t>
+                <w:t xml:space="preserve">The role of public managers in the development and activation of dynamic capabilities for territorial resilience: a comparative case study of French local authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+                <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 eme congrès de l'Association Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Building Resilient Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Public Administration, Apr 2024, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620100v1</w:t>
+                <w:t xml:space="preserve">hal-04647406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of public managers in the development and activation of dynamic capabilities for territorial resilience: a comparative case study of French local authorities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction du Budget Vert dans les collectivités territoriales : les apports d’une approche néo-institutionnelle par les packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Du Boys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Oriol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edina Soldo</w:t>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Resilient Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Public Administration, Apr 2024, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">45 eme congrès de l'Association Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647406v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du Budget Vert dans les collectivités territoriales : les apports d’une approche néo-institutionnelle par les packages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La Finance avant l’environnement ? Une autre lecture de l’émergence du Budget Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 eme congrès de l'Association Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, DIJON, France</w:t>
+              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620081v1</w:t>
+                <w:t xml:space="preserve">hal-04620100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Proposition de conceptualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,247 +1410,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Governments’ Resilience in Times of the Pandemic: A European Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dom</w:t>
+                <w:t xml:space="preserve">Résilience des territoires face aux chocs : Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Une tentative de conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Soldo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSPM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Symposium de l'ADIMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Brussels Management School, May 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966457v1</w:t>
+                <w:t xml:space="preserve">hal-03966717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires face aux chocs : Quel rôle des dirigeants des collectivités locales dans le renforcement des capacités de résilience ? Une tentative de conceptualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gillian Oriol</w:t>
+                <w:t xml:space="preserve">Local Governments’ Resilience in Times of the Pandemic: A European Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Korac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Saliterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de l'ADIMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Brussels Management School, May 2022, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">IRSPM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966717v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Budget Participatif : un dispositif favorisant une gestion plus performante de la Valeur publique ?</w:t>
               </w:r>
@@ -3408,226 +3408,226 @@
                 <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jossou Markolf</w:t>
+                <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150251v1</w:t>
+                <w:t xml:space="preserve">hal-04795482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossou Markolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markolf Jossou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
+              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795482v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial decisions, intergovernmental grants and regulatory instability</w:t>
               </w:r>
@@ -4587,51 +4587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-rjjp-1c0n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Barbera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Kora&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Saliterer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Korac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Padovani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scorsone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valle de Souza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Orelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboun&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meneguzzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-rjjp-1c0n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Barbera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Kora&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Saliterer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Oriol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Korac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03554033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Padovani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scorsone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valle de Souza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Orelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboun&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meneguzzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>